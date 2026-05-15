--- v0 (2026-04-12)
+++ v1 (2026-05-15)
@@ -445,6326 +445,6422 @@
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Published At</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Url</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>The Non Domestic Rates Bill with Luke Wilcox Video</t>
+          <t>RSA signed accounts to Dec 2024</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="C2" s="1" t="n">
-        <v>46123.52002314815</v>
+        <v>46148.55931712963</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-bill-with-luke-wilcox-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2024</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Topical APC matters concerning the Local Taxation and Assessment Pathway Video</t>
+          <t>RSA CPD RICS professional ethics 21st September 2022 Video</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" s="1" t="n">
-        <v>46123.50799768518</v>
+        <v>46125.45436342592</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-rics-professional-ethics-21st-september-2022-video</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Basic Rating Fundamentals and Landmark Case Law Video</t>
+          <t>Contractors Method of Valuation Video</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" s="1" t="n">
-        <v>46123.50027777778</v>
+        <v>46124.81006944444</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/basic-rating-fundamentals-and-landmark-case-law-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/contractors-method-of-valuation-video</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>CCA Q and A Feb 2026</t>
+          <t>RSA CPD Event - Thursday 20th January 2022 Video</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="C5" s="1" t="n">
-        <v>46122.46063657408</v>
+        <v>46124.79097222222</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cca-q-and-a-feb-2026</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-thursday-20th-january-2022-video</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>RSA Response to HM Treasury’s Business Rates and Investment Call for Evidence</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA CPD event 3 February 2022 Video</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr"/>
       <c r="C6" s="1" t="n">
-        <v>46098.50751157408</v>
+        <v>46124.78381944444</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-hm-treasury-s-business-rates-and-investment-call-for-evidence</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-3-february-2022-video</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ballot-paper-for-committee-election-2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reforms to Business Rates system Video</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr"/>
       <c r="C7" s="1" t="n">
-        <v>46085.63101851852</v>
+        <v>46124.77829861111</v>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-paper-for-committee-election-2026</t>
+          <t>https://ratingsurveyorsassociation.org/documents/reforms-to-business-rates-system-video</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Supporting information for candidates 2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>The Non Domestic Rates Bill with Luke Wilcox Video</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr"/>
       <c r="C8" s="1" t="n">
-        <v>46085.62327546296</v>
+        <v>46123.52002314815</v>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/supporting-information-for-candidates-2026</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-bill-with-luke-wilcox-video</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
+          <t>Topical APC matters concerning the Local Taxation and Assessment Pathway Video</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr"/>
+      <c r="C9" s="1" t="n">
+        <v>46123.50799768518</v>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway-video</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Basic Rating Fundamentals and Landmark Case Law Video</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr"/>
+      <c r="C10" s="1" t="n">
+        <v>46123.50027777778</v>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/basic-rating-fundamentals-and-landmark-case-law-video</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>CCA Q and A Feb 2026</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr"/>
+      <c r="C11" s="1" t="n">
+        <v>46122.46063657408</v>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/cca-q-and-a-feb-2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>RSA Response to HM Treasury’s Business Rates and Investment Call for Evidence</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>RSA Response to HM Treasury’s Business Rates and Investment Call for Evidence</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="n">
+        <v>46098.50751157408</v>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-hm-treasury-s-business-rates-and-investment-call-for-evidence</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>ballot-paper-for-committee-election-2026</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>ballot-paper-for-committee-election-2026</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="n">
+        <v>46085.63101851852</v>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-paper-for-committee-election-2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Supporting information for candidates 2026</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>supporting-information-for-candidates</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="n">
+        <v>46085.62327546296</v>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/supporting-information-for-candidates-2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
           <t xml:space="preserve">“Best of 2025” Case Law update </t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B15" t="inlineStr">
         <is>
           <t>Hosted by Nicholas Dudzinski MRICS, with Wayne Cox, past Chair of the Rating Diploma Holders’ Section and current Head of Leisure &amp; Licensed Property within the National Valuation Unit at the Valuation Office Agency, providing a “Best of 2025” Case Law update covering the following areas:
 •	Moore (VO) v Caroline Bailey – 7 Oct 2024
 •	Iya Patarkatsishvili v William Woodward-Fisher - High Court decision – 10 Feb 2025
 •	BNPPDS (J) Limited ad BCI Limited (as Trustees of the Blackrock Industrial Trust) v Hitchings (VO)  26 March 2025
 •	The Mayor and Commonality and Citizens of the City of London v (1) 48th Street Holding Ltd (2) Principled Offsite Logistics Ltd – High Court decision - 15 May 2025
 •	Emma Owen v Bunyan (VO) 12 Feb 2025
 •	Robert Dyas Holdings Limited v Moore (VO) 5 June 2025
 The slides from the webinar are enclosed within the link.</t>
         </is>
       </c>
-      <c r="C9" s="1" t="n">
+      <c r="C15" s="1" t="n">
         <v>46083.64177083333</v>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D15" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/best-of-2025-case-law-update</t>
-        </is>
-[...110 lines deleted...]
-          <t>https://ratingsurveyorsassociation.org/documents/lords-cricket</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2023 List GPCR Coordination Non-Retail 07.05.2025</t>
+          <t>Members Dinner 2026 flier</t>
         </is>
       </c>
       <c r="B16" t="inlineStr"/>
       <c r="C16" s="1" t="n">
-        <v>45786.67200231482</v>
+        <v>46054.43613425926</v>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2023-list-gpcr-coordination-non-retail-07-05-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/members-dinner-2026-flier</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Certificate in Rating</t>
+          <t>Rating consultancy code of practice 5th Edition</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>IRRV’s Certificate in Rating in association with the Rating Surveyors’ Association</t>
+          <t>Rating consultancy code of practice 5th Edition effective from 1st June 2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="n">
-        <v>45786.61872685186</v>
+        <v>45925.45238425926</v>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/certificate-in-rating</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rating-consultancy-code-of-practice-5th-edition</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>NNDR Act 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Guest Dinner 2025</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr"/>
       <c r="C18" s="1" t="n">
-        <v>45761.71494212963</v>
+        <v>45918.42810185185</v>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/nndr-act-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/guest-dinner-2025</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Transforming Business Rates</t>
+          <t>GPCR Log September 2025</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Transforming business rates response</t>
+          <t>GPCR Log September 2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="n">
-        <v>45747.69864583333</v>
+        <v>45916.45159722222</v>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/transforming-business-rates</t>
+          <t>https://ratingsurveyorsassociation.org/documents/gpcr-log-september-2025</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>election 2025 supporting doc</t>
-[...2 lines deleted...]
-      <c r="B20" t="inlineStr"/>
+          <t>RSA Guest Dinner 20th November 2025</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>RSA Guest Dinner November 2025</t>
+        </is>
+      </c>
       <c r="C20" s="1" t="n">
-        <v>45732.77637731482</v>
+        <v>45870.51997685185</v>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/election-2025-supporting-doc</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-20th-november-2025</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>RSA Members Dinner Flyer 2025</t>
+          <t>Lords Cricket</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Members Dinner Flyer 2025</t>
+          <t>Lords cricket photo</t>
         </is>
       </c>
       <c r="C21" s="1" t="n">
-        <v>45729.34980324074</v>
+        <v>45839.53967592592</v>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-flyer-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/lords-cricket</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>RSA CPD 5 March 2025 Video Recording</t>
+          <t>2023 List GPCR Coordination Non-Retail 07.05.2025</t>
         </is>
       </c>
       <c r="B22" t="inlineStr"/>
       <c r="C22" s="1" t="n">
-        <v>45726.76545138889</v>
+        <v>45786.67200231482</v>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-5-march-2025-video-recording</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2023-list-gpcr-coordination-non-retail-07-05-2025</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>MD 2025 flyer</t>
+          <t>Certificate in Rating</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>MD 2025 flyer</t>
+          <t>IRRV’s Certificate in Rating in association with the Rating Surveyors’ Association</t>
         </is>
       </c>
       <c r="C23" s="1" t="n">
-        <v>45724.83106481482</v>
+        <v>45786.61872685186</v>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/md-2025-flyer</t>
+          <t>https://ratingsurveyorsassociation.org/documents/certificate-in-rating</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Acting as both Expert and Advocate at Valuation Tribunal - a practical approach</t>
+          <t>NNDR Act 2025</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Acting as both Expert and Advocate at Valuation Tribunal - a practical approach - Blake Penfold</t>
+          <t>NNDR Multipliers and Private Schools Act 2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="n">
-        <v>45700.81460648148</v>
+        <v>45761.71494212963</v>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/acting-as-both-expert-and-advocate-at-valuation-tribunal-a-practical-approach</t>
+          <t>https://ratingsurveyorsassociation.org/documents/nndr-act-2025</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>2023 List - GPCR Log</t>
+          <t>Transforming Business Rates</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>GPCR Log January 2025</t>
+          <t>Transforming business rates response</t>
         </is>
       </c>
       <c r="C25" s="1" t="n">
-        <v>45694.77369212963</v>
+        <v>45747.69864583333</v>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2023-list-gpcr-log</t>
+          <t>https://ratingsurveyorsassociation.org/documents/transforming-business-rates</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
+          <t>election 2025 supporting doc</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr"/>
+      <c r="C26" s="1" t="n">
+        <v>45732.77637731482</v>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/election-2025-supporting-doc</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>RSA Members Dinner Flyer 2025</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Members Dinner Flyer 2025</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="n">
+        <v>45729.34980324074</v>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-flyer-2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>RSA CPD 5 March 2025 Video Recording</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr"/>
+      <c r="C28" s="1" t="n">
+        <v>45726.76545138889</v>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-5-march-2025-video-recording</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>MD 2025 flyer</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>MD 2025 flyer</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="n">
+        <v>45724.83106481482</v>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/md-2025-flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>Acting as both Expert and Advocate at Valuation Tribunal - a practical approach</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Acting as both Expert and Advocate at Valuation Tribunal - a practical approach - Blake Penfold</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="n">
+        <v>45700.81460648148</v>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/acting-as-both-expert-and-advocate-at-valuation-tribunal-a-practical-approach</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>2023 List - GPCR Log</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>GPCR Log January 2025</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="n">
+        <v>45694.77369212963</v>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/2023-list-gpcr-log</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
           <t>RSA CPD webinar slides: Prosser v Ricketts [2024] UKUT 264 (LC) and LionHeart</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
+      <c r="B32" t="inlineStr">
         <is>
           <t xml:space="preserve">Roger Cohen has always taken a keen interest in business rates and is therefore well placed to review for us the case of Prosser v Ricketts [2024] UKUT 264 (LC) in his talk, “Where do you keep your briefs? Barristers’ chambers and the unit of assessment.”
 After 23 years at Bryan Cave Leighton Paisner, Roger has recently moved on from his role as a highly respected senior counsel to enjoy the greater flexibility of self-employment as a legal consultant.
 Roger’s talk will be around 35 minutes followed by an on-line Q&amp;A.
 Faye Smith of LionHeart will then give us an introduction to the charity supported by the RSA for many years. While most of us have heard of LionHeart, many of us may be a little uncertain of what they do. Faye will put that right by telling us how the charity looks to support RICS professionals in both good times and bad, throughout their working life and beyond.
 </t>
         </is>
       </c>
-      <c r="C26" s="1" t="n">
+      <c r="C32" s="1" t="n">
         <v>45688.6124537037</v>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D32" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-slides-prosser-v-ricketts-2024-ukut-264-lc-and-lionheart</t>
-        </is>
-[...110 lines deleted...]
-          <t>https://ratingsurveyorsassociation.org/documents/2023-rating-list-gpcr-corodination-non-retail</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>GPCR Log (30-Jul-24)</t>
+          <t>RSA Rules of the Association Revised Sept 2024</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>GPCR Log as at 30-JUl-24</t>
+          <t>Updated Rules of Association</t>
         </is>
       </c>
       <c r="C33" s="1" t="n">
-        <v>45524.66226441501</v>
+        <v>45677.49907407408</v>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/gpcr-log-30-jul-24</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-of-the-association-revised-sept-2024</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>RSA signed accounts to Dec 2023</t>
-[...2 lines deleted...]
-      <c r="B34" t="inlineStr"/>
+          <t>Calendar 2025</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Calendar 2025 details</t>
+        </is>
+      </c>
       <c r="C34" s="1" t="n">
-        <v>45397.7055288244</v>
+        <v>45589.78313010726</v>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/calendar-2025</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Property Chamber Invitation to careers evening</t>
-[...6 lines deleted...]
-      </c>
+          <t>Diprats calendar 2025</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr"/>
       <c r="C35" s="1" t="n">
-        <v>45386.72018142384</v>
+        <v>45589.78198261185</v>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/property-chamber-invitation-to-careers-evening</t>
+          <t>https://ratingsurveyorsassociation.org/documents/diprats-calendar-2025</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">UT Changes to Practice Directions </t>
+          <t>RSA Rule change notification</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Slides from RSA CPD 3 April 2024</t>
+          <t>Proposed rule changes October 2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="n">
-        <v>45386.70185930728</v>
+        <v>45573.60358754211</v>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ut-changes-to-practice-directions</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rule-change-notification</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>House of Lords flyer 2024</t>
+          <t>RSA Guest Dinner 2024</t>
         </is>
       </c>
       <c r="B37" t="inlineStr"/>
       <c r="C37" s="1" t="n">
-        <v>45375.85403935185</v>
+        <v>45560.42239008041</v>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-flyer-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2024</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>2024 ballot supporting statements</t>
-[...2 lines deleted...]
-      <c r="B38" t="inlineStr"/>
+          <t>2023 Rating List GPCR Corodination Non-Retail</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>2023 Rating List GPCR Corodination Non-Retail</t>
+        </is>
+      </c>
       <c r="C38" s="1" t="n">
-        <v>45364.61906148252</v>
+        <v>45524.76417452898</v>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2024-ballot-supporting-statements</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2023-rating-list-gpcr-corodination-non-retail</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Ballot form 2024</t>
-[...2 lines deleted...]
-      <c r="B39" t="inlineStr"/>
+          <t>GPCR Log (30-Jul-24)</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>GPCR Log as at 30-JUl-24</t>
+        </is>
+      </c>
       <c r="C39" s="1" t="n">
-        <v>45364.61821448446</v>
+        <v>45524.66226441501</v>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-form-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/gpcr-log-30-jul-24</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>BR consultation on Avoidance summary of responses</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA signed accounts to Dec 2023</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr"/>
       <c r="C40" s="1" t="n">
-        <v>45358.37051852373</v>
+        <v>45397.7055288244</v>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/br-consultation-on-avoidance-summary-of-responses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2023</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>BR consultation Avoidance summary of responses</t>
-[...2 lines deleted...]
-      <c r="B41" t="inlineStr"/>
+          <t>Property Chamber Invitation to careers evening</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Property Chamber Invitation to careers evening</t>
+        </is>
+      </c>
       <c r="C41" s="1" t="n">
-        <v>45358.36834256676</v>
+        <v>45386.72018142384</v>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/br-consultation-avoidance-summary-of-responses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/property-chamber-invitation-to-careers-evening</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>RSA CPD webinar recording: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
+          <t xml:space="preserve">UT Changes to Practice Directions </t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on "Topical APC matters concerning the Local Taxation and Assessment Pathway".   A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>Slides from RSA CPD 3 April 2024</t>
         </is>
       </c>
       <c r="C42" s="1" t="n">
-        <v>45345.68758101852</v>
+        <v>45386.70185930728</v>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-recording-topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ut-changes-to-practice-directions</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>RSA CPD webinar slides: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
-[...6 lines deleted...]
-      </c>
+          <t>House of Lords flyer 2024</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr"/>
       <c r="C43" s="1" t="n">
-        <v>45345.68421296297</v>
+        <v>45375.85403935185</v>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-slides-topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-flyer-2024</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 18th April 2024</t>
+          <t>2024 ballot supporting statements</t>
         </is>
       </c>
       <c r="B44" t="inlineStr"/>
       <c r="C44" s="1" t="n">
-        <v>45341.57001157408</v>
+        <v>45364.61906148252</v>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-18th-april-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2024-ballot-supporting-statements</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>2024 Flight Club booking form</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ballot form 2024</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr"/>
       <c r="C45" s="1" t="n">
-        <v>45271.74478104283</v>
+        <v>45364.61821448446</v>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2024-flight-club-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-form-2024</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017 check form </t>
+          <t>BR consultation on Avoidance summary of responses</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>VOA 2017 check form for use where property never included in 2023 list</t>
+          <t>summary responses to consultation</t>
         </is>
       </c>
       <c r="C46" s="1" t="n">
-        <v>45250.80200576264</v>
+        <v>45358.37051852373</v>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2017-check-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/br-consultation-on-avoidance-summary-of-responses</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Inner Temple Photo</t>
-[...6 lines deleted...]
-      </c>
+          <t>BR consultation Avoidance summary of responses</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr"/>
       <c r="C47" s="1" t="n">
-        <v>45240.43360668221</v>
+        <v>45358.36834256676</v>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/inner-temple-photo</t>
+          <t>https://ratingsurveyorsassociation.org/documents/br-consultation-avoidance-summary-of-responses</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>NDR Act 2023</t>
+          <t>RSA CPD webinar recording: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>NDR Act 2023</t>
+          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on "Topical APC matters concerning the Local Taxation and Assessment Pathway".   A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C48" s="1" t="n">
-        <v>45238.58835194531</v>
+        <v>45345.68758101852</v>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ndr-act-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-recording-topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Principles of Rating Cal 2024</t>
+          <t>RSA CPD webinar slides: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Calendar 2024</t>
+          <t>RSA CPD webinar slides: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
         </is>
       </c>
       <c r="C49" s="1" t="n">
-        <v>45225.77677083333</v>
+        <v>45345.68421296297</v>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-cal-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-slides-topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner - 9 November 2023</t>
+          <t>RSA Members Dinner 18th April 2024</t>
         </is>
       </c>
       <c r="B50" t="inlineStr"/>
       <c r="C50" s="1" t="n">
-        <v>45184.69184076307</v>
+        <v>45341.57001157408</v>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-9-november-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-18th-april-2024</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Flight Club</t>
+          <t>2024 Flight Club booking form</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Flight Club 2022</t>
+          <t>Flight Club booking form 2024</t>
         </is>
       </c>
       <c r="C51" s="1" t="n">
-        <v>45126.48382563525</v>
+        <v>45271.74478104283</v>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/flight-club</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2024-flight-club-booking-form</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>RSA Complaints and Disciplinary Procedures and Rules (February 2022)</t>
+          <t xml:space="preserve">2017 check form </t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>RSA Complaints and Disciplinary Procedures and Rules (February 2022)</t>
+          <t>VOA 2017 check form for use where property never included in 2023 list</t>
         </is>
       </c>
       <c r="C52" s="1" t="n">
-        <v>45126.47906440753</v>
+        <v>45250.80200576264</v>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-complaints-and-disciplinary-procedures-and-rules-february-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2017-check-form</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>CPD webinar:  "The Non Domestic Rates Bill" with Luke Wilcox</t>
+          <t>Inner Temple Photo</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Luke Wilcox of Landmark Chambers presents and takes questions on the topic of “The Non Domestic Rating Bill”, a subject likely to bring about some of the biggest changes to business rates for over 30 years (since the Local Government Finance Act 1988).  A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>Inner Temple Photo</t>
         </is>
       </c>
       <c r="C53" s="1" t="n">
-        <v>45118.66287037037</v>
+        <v>45240.43360668221</v>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpd-webinar-the-non-domestic-rates-bill-with-luke-wilcox</t>
+          <t>https://ratingsurveyorsassociation.org/documents/inner-temple-photo</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>23.06 NDR Bill slides</t>
+          <t>NDR Act 2023</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Luke Wilcox CPD NDR Bill presentation slides</t>
+          <t>NDR Act 2023</t>
         </is>
       </c>
       <c r="C54" s="1" t="n">
-        <v>45113.5129622922</v>
+        <v>45238.58835194531</v>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/23-06-ndr-bill-slides</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ndr-act-2023</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>CONSULTATION ON DISCLOSURE: SHARING INFORMATION ON BUSINESS RATE VALUATIONS</t>
+          <t>Principles of Rating Cal 2024</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Consultation on disclosure and sharing information RSA response</t>
+          <t>Calendar 2024</t>
         </is>
       </c>
       <c r="C55" s="1" t="n">
-        <v>45091.69314814815</v>
+        <v>45225.77677083333</v>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/consultation-on-disclosure-sharing-information-on-business-rate-valuations</t>
+          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-cal-2024</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>'Choice of Valuation Method for Rating' webinar for Junior and Affiliate Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Guest Dinner - 9 November 2023</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr"/>
       <c r="C56" s="1" t="n">
-        <v>45056.30818397249</v>
+        <v>45184.69184076307</v>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/choice-of-valuation-method-for-rating-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-9-november-2023</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>'Choice of Valuation Method for Rating' slides from webinar for Junior and Affiliate Members</t>
+          <t>Flight Club</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>'Choice of Valuation Method for Rating' slides from webinar for Junior and Affiliate Members</t>
+          <t>Flight Club 2022</t>
         </is>
       </c>
       <c r="C57" s="1" t="n">
-        <v>45056.29855433634</v>
+        <v>45126.48382563525</v>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/choice-of-valuation-method-for-rating-slides-from-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/flight-club</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>"Case Law Update" webinar for Junior and Affiliate Members</t>
+          <t>RSA Complaints and Disciplinary Procedures and Rules (February 2022)</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, provides a ‘Case Law update to include a review of Supreme Court judgments over the last few years’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>RSA Complaints and Disciplinary Procedures and Rules (February 2022)</t>
         </is>
       </c>
       <c r="C58" s="1" t="n">
-        <v>45050.37386684624</v>
+        <v>45126.47906440753</v>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/case-law-update-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-complaints-and-disciplinary-procedures-and-rules-february-2022</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>"Case Law update" slides from webinar for Junior and Affiliate Members</t>
+          <t>CPD webinar:  "The Non Domestic Rates Bill" with Luke Wilcox</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Slides from "Case Law Update" webinar.  Hosted by William Illingworth MRICS with Wayne Cox, past Chair of the Rating Diploma Holders’ Section and current Head of Leisure &amp; Licensed Property within the National Valuation Unit at the Valuation Office Agency, as guest speaker.</t>
+          <t>Luke Wilcox of Landmark Chambers presents and takes questions on the topic of “The Non Domestic Rating Bill”, a subject likely to bring about some of the biggest changes to business rates for over 30 years (since the Local Government Finance Act 1988).  A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C59" s="1" t="n">
-        <v>45050.3715625</v>
+        <v>45118.66287037037</v>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/case-law-update-slides-from-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpd-webinar-the-non-domestic-rates-bill-with-luke-wilcox</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>House of Lords flyer 2023</t>
-[...2 lines deleted...]
-      <c r="B60" t="inlineStr"/>
+          <t>23.06 NDR Bill slides</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Luke Wilcox CPD NDR Bill presentation slides</t>
+        </is>
+      </c>
       <c r="C60" s="1" t="n">
-        <v>45039.73403332166</v>
+        <v>45113.5129622922</v>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-flyer-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/23-06-ndr-bill-slides</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>NDR Bill 2023</t>
-[...2 lines deleted...]
-      <c r="B61" t="inlineStr"/>
+          <t>CONSULTATION ON DISCLOSURE: SHARING INFORMATION ON BUSINESS RATE VALUATIONS</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Consultation on disclosure and sharing information RSA response</t>
+        </is>
+      </c>
       <c r="C61" s="1" t="n">
-        <v>45014.74954001656</v>
+        <v>45091.69314814815</v>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ndr-bill-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/consultation-on-disclosure-sharing-information-on-business-rate-valuations</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Ballot supporting statements 2023</t>
-[...2 lines deleted...]
-      <c r="B62" t="inlineStr"/>
+          <t>'Choice of Valuation Method for Rating' webinar for Junior and Affiliate Members</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on ‘Choice of Valuation Method for Rating’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
+        </is>
+      </c>
       <c r="C62" s="1" t="n">
-        <v>44994.51184555452</v>
+        <v>45056.30818397249</v>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-supporting-statements-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/choice-of-valuation-method-for-rating-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Ballot 2023</t>
-[...2 lines deleted...]
-      <c r="B63" t="inlineStr"/>
+          <t>'Choice of Valuation Method for Rating' slides from webinar for Junior and Affiliate Members</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>'Choice of Valuation Method for Rating' slides from webinar for Junior and Affiliate Members</t>
+        </is>
+      </c>
       <c r="C63" s="1" t="n">
-        <v>44994.51042809013</v>
+        <v>45056.29855433634</v>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/choice-of-valuation-method-for-rating-slides-from-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 20 April 2023</t>
-[...2 lines deleted...]
-      <c r="B64" t="inlineStr"/>
+          <t>"Case Law Update" webinar for Junior and Affiliate Members</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, provides a ‘Case Law update to include a review of Supreme Court judgments over the last few years’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
+        </is>
+      </c>
       <c r="C64" s="1" t="n">
-        <v>44971.35675357638</v>
+        <v>45050.37386684624</v>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-20-april-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/case-law-update-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 20 April 2022</t>
-[...2 lines deleted...]
-      <c r="B65" t="inlineStr"/>
+          <t>"Case Law update" slides from webinar for Junior and Affiliate Members</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Slides from "Case Law Update" webinar.  Hosted by William Illingworth MRICS with Wayne Cox, past Chair of the Rating Diploma Holders’ Section and current Head of Leisure &amp; Licensed Property within the National Valuation Unit at the Valuation Office Agency, as guest speaker.</t>
+        </is>
+      </c>
       <c r="C65" s="1" t="n">
-        <v>44971.35134202366</v>
+        <v>45050.3715625</v>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-20-april-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/case-law-update-slides-from-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>"Repair" slides from webinar for Junior and Affiliate Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>House of Lords flyer 2023</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr"/>
       <c r="C66" s="1" t="n">
-        <v>44967.55421396703</v>
+        <v>45039.73403332166</v>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/repair-slides-from-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-flyer-2023</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>"Repair" webinar for Junior and Affiliate Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>NDR Bill 2023</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr"/>
       <c r="C67" s="1" t="n">
-        <v>44967.45427083333</v>
+        <v>45014.74954001656</v>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/repair-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ndr-bill-2023</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - First Tier rules of procedure</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ballot supporting statements 2023</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr"/>
       <c r="C68" s="1" t="n">
-        <v>44929.36450952834</v>
+        <v>44994.51184555452</v>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-first-tier-rules-of-procedure</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-supporting-statements-2023</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - Upper Tribunal Regs</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ballot 2023</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr"/>
       <c r="C69" s="1" t="n">
-        <v>44929.36370562814</v>
+        <v>44994.51042809013</v>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-upper-tribunal-regs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-2023</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - Val Proposals Procedure</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Members Dinner 20 April 2023</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr"/>
       <c r="C70" s="1" t="n">
-        <v>44929.36262173332</v>
+        <v>44971.35675357638</v>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-val-proposals-procedure</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-20-april-2023</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - Val Roll and Val Notices</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Members Dinner 20 April 2022</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr"/>
       <c r="C71" s="1" t="n">
-        <v>44929.36144278685</v>
+        <v>44971.35134202366</v>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-val-roll-and-val-notices</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-20-april-2022</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - Valuation Timetable</t>
+          <t>"Repair" slides from webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Scotland 2023 Valuation timetable regs</t>
+          <t>Slides from "Repair" webinar.  Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, as guest speaker.</t>
         </is>
       </c>
       <c r="C72" s="1" t="n">
-        <v>44929.36006994268</v>
+        <v>44967.55421396703</v>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-valuation-timetable</t>
+          <t>https://ratingsurveyorsassociation.org/documents/repair-slides-from-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Wales draft TR regs</t>
+          <t>"Repair" webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Wales 2023 DRaft TR regs</t>
+          <t>Hosted by William Illingworth MRICS, Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on "Repair".  A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C73" s="1" t="n">
-        <v>44907.74354195582</v>
+        <v>44967.45427083333</v>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/wales-draft-tr-regs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/repair-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Recent VOA gateway changes</t>
-[...2 lines deleted...]
-      <c r="B74" t="inlineStr"/>
+          <t>Scotland 2023 Regulations - First Tier rules of procedure</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Scotland 2023 Regulations - First Tier rules of procedure</t>
+        </is>
+      </c>
       <c r="C74" s="1" t="n">
-        <v>44902.40167245539</v>
+        <v>44929.36450952834</v>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/recent-voa-gateway-changes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-first-tier-rules-of-procedure</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>RSA Rules of the Association (Feb 2022)</t>
+          <t>Scotland 2023 Regulations - Upper Tribunal Regs</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>RSA Rules of the Association (Feb 2022)</t>
+          <t>Scotland 2023 Upper Tribunal regs</t>
         </is>
       </c>
       <c r="C75" s="1" t="n">
-        <v>44896.28167658389</v>
+        <v>44929.36370562814</v>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-of-the-association-feb-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-upper-tribunal-regs</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>RSA Complaints and Disciplinary Procedures and Rules (Feb 2022)</t>
+          <t>Scotland 2023 Regulations - Val Proposals Procedure</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>RSA Complaints and Disciplinary Procedures and Rules (Feb 2022)</t>
+          <t>Scotland 2023 Proposals Procedure regs</t>
         </is>
       </c>
       <c r="C76" s="1" t="n">
-        <v>44896.28132524482</v>
+        <v>44929.36262173332</v>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-complaints-and-disciplinary-procedures-and-rules-feb-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-val-proposals-procedure</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations 2022</t>
+          <t>Scotland 2023 Regulations - Val Roll and Val Notices</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations 2022</t>
+          <t>Scotland 2023 Val Roll and Val Notices Regs</t>
         </is>
       </c>
       <c r="C77" s="1" t="n">
-        <v>44888.56299808437</v>
+        <v>44929.36144278685</v>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-and-appeals-england-amendment-regulations-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-val-roll-and-val-notices</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>JB donate</t>
-[...2 lines deleted...]
-      <c r="B78" t="inlineStr"/>
+          <t>Scotland 2023 Regulations - Valuation Timetable</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Scotland 2023 Valuation timetable regs</t>
+        </is>
+      </c>
       <c r="C78" s="1" t="n">
-        <v>44872.49048556195</v>
+        <v>44929.36006994268</v>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/jb-donate</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-valuation-timetable</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>CoVA 2022</t>
-[...2 lines deleted...]
-      <c r="B79" t="inlineStr"/>
+          <t>Wales draft TR regs</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Wales 2023 DRaft TR regs</t>
+        </is>
+      </c>
       <c r="C79" s="1" t="n">
-        <v>44866.82988719266</v>
+        <v>44907.74354195582</v>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cova-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/wales-draft-tr-regs</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>House of Lords Terrace</t>
+          <t>Recent VOA gateway changes</t>
         </is>
       </c>
       <c r="B80" t="inlineStr"/>
       <c r="C80" s="1" t="n">
-        <v>44865.82818503342</v>
+        <v>44902.40167245539</v>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-terrace</t>
+          <t>https://ratingsurveyorsassociation.org/documents/recent-voa-gateway-changes</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2022 - 7 December 2022</t>
+          <t>RSA Rules of the Association (Feb 2022)</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Revised flyer</t>
+          <t>RSA Rules of the Association (Feb 2022)</t>
         </is>
       </c>
       <c r="C81" s="1" t="n">
-        <v>44865.77549768519</v>
+        <v>44896.28167658389</v>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022-7-december-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-of-the-association-feb-2022</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>40 Bank Street</t>
-[...2 lines deleted...]
-      <c r="B82" t="inlineStr"/>
+          <t>RSA Complaints and Disciplinary Procedures and Rules (Feb 2022)</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>RSA Complaints and Disciplinary Procedures and Rules (Feb 2022)</t>
+        </is>
+      </c>
       <c r="C82" s="1" t="n">
-        <v>44851.80329211518</v>
+        <v>44896.28132524482</v>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/40-bank-street</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-complaints-and-disciplinary-procedures-and-rules-feb-2022</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2022 updated</t>
-[...2 lines deleted...]
-      <c r="B83" t="inlineStr"/>
+          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations 2022</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations 2022</t>
+        </is>
+      </c>
       <c r="C83" s="1" t="n">
-        <v>44851.77324786889</v>
+        <v>44888.56299808437</v>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022-updated</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-and-appeals-england-amendment-regulations-2022</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>RICS Professional Ethics Webinar for Junior and Affiliate Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>JB donate</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr"/>
       <c r="C84" s="1" t="n">
-        <v>44844.33597222222</v>
+        <v>44872.49048556195</v>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-professional-ethics-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/jb-donate</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>DBR Consultation RSA Response 2022</t>
+          <t>CoVA 2022</t>
         </is>
       </c>
       <c r="B85" t="inlineStr"/>
       <c r="C85" s="1" t="n">
-        <v>44831.55676989248</v>
+        <v>44866.82988719266</v>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/dbr-consultation-rsa-response-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cova-2022</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2022</t>
+          <t>House of Lords Terrace</t>
         </is>
       </c>
       <c r="B86" t="inlineStr"/>
       <c r="C86" s="1" t="n">
-        <v>44830.68790679082</v>
+        <v>44865.82818503342</v>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-terrace</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Golf Day 2022</t>
+          <t>RSA Guest Dinner 2022 - 7 December 2022</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Golf Day 2022</t>
+          <t>Revised flyer</t>
         </is>
       </c>
       <c r="C87" s="1" t="n">
-        <v>44830.31795138889</v>
+        <v>44865.77549768519</v>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/golf-day-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022-7-december-2022</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Principles of Rating Calendar 2023</t>
+          <t>40 Bank Street</t>
         </is>
       </c>
       <c r="B88" t="inlineStr"/>
       <c r="C88" s="1" t="n">
-        <v>44827.72244852166</v>
+        <v>44851.80329211518</v>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-calendar-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/40-bank-street</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Mode or Category Webinar for Junior and Affiliate Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Guest Dinner 2022 updated</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr"/>
       <c r="C89" s="1" t="n">
-        <v>44823.80158564815</v>
+        <v>44851.77324786889</v>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mode-or-category-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022-updated</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>BUSINESS RATES REVALUATION 2023: CONSULTATION ON THE TRANSITIONAL ARRANGEMENTS</t>
+          <t>RICS Professional Ethics Webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>2023 Revaluation: RSA response to Transitional Relief Consultation</t>
+          <t>Hosted by William Illingworth, Kate Taylor FRICS Assoc CPID talks on ‘RICS professional ethics’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C90" s="1" t="n">
-        <v>44762.59408154602</v>
+        <v>44844.33597222222</v>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-revaluation-2023-consultation-on-the-transitional-arrangements</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-professional-ethics-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Draft regulations for end of list provisions 2017</t>
+          <t>DBR Consultation RSA Response 2022</t>
         </is>
       </c>
       <c r="B91" t="inlineStr"/>
       <c r="C91" s="1" t="n">
-        <v>44704.39765550107</v>
+        <v>44831.55676989248</v>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/draft-regulations-for-end-of-list-provisions-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/dbr-consultation-rsa-response-2022</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>DRAFT REGULATIONS TO IMPLEMENT THE “END OF THE LIST” PROVISONS</t>
+          <t>RSA Guest Dinner 2022</t>
         </is>
       </c>
       <c r="B92" t="inlineStr"/>
       <c r="C92" s="1" t="n">
-        <v>44692.78858937705</v>
+        <v>44830.68790679082</v>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/draft-regulations-to-implement-the-end-of-the-list-provisons</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>BRIL 4 2022</t>
-[...2 lines deleted...]
-      <c r="B93" t="inlineStr"/>
+          <t>Golf Day 2022</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Golf Day 2022</t>
+        </is>
+      </c>
       <c r="C93" s="1" t="n">
-        <v>44691.8481712963</v>
+        <v>44830.31795138889</v>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril-4-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/golf-day-2022</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>HOL 2022 booking form</t>
+          <t xml:space="preserve"> Principles of Rating Calendar 2023</t>
         </is>
       </c>
       <c r="B94" t="inlineStr"/>
       <c r="C94" s="1" t="n">
-        <v>44676.53548184572</v>
+        <v>44827.72244852166</v>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/hol-2022-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-calendar-2023</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>RSA signed accounts to Dec 2021</t>
-[...2 lines deleted...]
-      <c r="B95" t="inlineStr"/>
+          <t>Mode or Category Webinar for Junior and Affiliate Members</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Hosted by William Illingworth, Wayne Cox, past Chair of the Rating Diploma Holders’ Section and current Head of Leisure &amp; Licensed Property within the National Valuation Unit at the Valuation Office Agency, talks on ‘Mode or Category’.   A summary of the webinar and link to the recording is enclosed within the link.</t>
+        </is>
+      </c>
       <c r="C95" s="1" t="n">
-        <v>44649.54743420244</v>
+        <v>44823.80158564815</v>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2021</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mode-or-category-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Diprat centenary booking form</t>
-[...2 lines deleted...]
-      <c r="B96" t="inlineStr"/>
+          <t>BUSINESS RATES REVALUATION 2023: CONSULTATION ON THE TRANSITIONAL ARRANGEMENTS</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>2023 Revaluation: RSA response to Transitional Relief Consultation</t>
+        </is>
+      </c>
       <c r="C96" s="1" t="n">
-        <v>44648.46555141702</v>
+        <v>44762.59408154602</v>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/diprat-centenary-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-revaluation-2023-consultation-on-the-transitional-arrangements</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 7 APRIL 2022</t>
+          <t>Draft regulations for end of list provisions 2017</t>
         </is>
       </c>
       <c r="B97" t="inlineStr"/>
       <c r="C97" s="1" t="n">
-        <v>44638.6284118901</v>
+        <v>44704.39765550107</v>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-7-april-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/draft-regulations-for-end-of-list-provisions-2017</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>rsa rulles 2022 complaints and disciplinarary procedures</t>
-[...6 lines deleted...]
-      </c>
+          <t>DRAFT REGULATIONS TO IMPLEMENT THE “END OF THE LIST” PROVISONS</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr"/>
       <c r="C98" s="1" t="n">
-        <v>44620.40950231482</v>
+        <v>44692.78858937705</v>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rulles-2022-complaints-and-disciplinarary-procedures</t>
+          <t>https://ratingsurveyorsassociation.org/documents/draft-regulations-to-implement-the-end-of-the-list-provisons</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>RSA rules 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>BRIL 4 2022</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr"/>
       <c r="C99" s="1" t="n">
-        <v>44620.40869212963</v>
+        <v>44691.8481712963</v>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril-4-2022</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Business Rates Review: technical consultation - Rating Surveyors' Association - Response</t>
-[...6 lines deleted...]
-      </c>
+          <t>HOL 2022 booking form</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr"/>
       <c r="C100" s="1" t="n">
-        <v>44615.76025462963</v>
+        <v>44676.53548184572</v>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-review-technical-consultation-rating-surveyors-association-response</t>
+          <t>https://ratingsurveyorsassociation.org/documents/hol-2022-booking-form</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 2022</t>
+          <t>RSA signed accounts to Dec 2021</t>
         </is>
       </c>
       <c r="B101" t="inlineStr"/>
       <c r="C101" s="1" t="n">
-        <v>44612.84440972222</v>
+        <v>44649.54743420244</v>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2021</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Ballot 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>Diprat centenary booking form</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr"/>
       <c r="C102" s="1" t="n">
-        <v>44612.79532651386</v>
+        <v>44648.46555141702</v>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/diprat-centenary-booking-form</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Election 2022 ballot paper</t>
+          <t>RSA Members Dinner 7 APRIL 2022</t>
         </is>
       </c>
       <c r="B103" t="inlineStr"/>
       <c r="C103" s="1" t="n">
-        <v>44612.68129913451</v>
+        <v>44638.6284118901</v>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/election-2022-ballot-paper</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-7-april-2022</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>election 2022 supporting  doc</t>
+          <t>rsa rulles 2022 complaints and disciplinarary procedures</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Election candidate blurb</t>
+          <t>RSA rules complaints and procedures</t>
         </is>
       </c>
       <c r="C104" s="1" t="n">
-        <v>44612.68034663892</v>
+        <v>44620.40950231482</v>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/election-2022-supporting-doc</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rulles-2022-complaints-and-disciplinarary-procedures</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>RSA Rating Coronavirus etc Act (Final)</t>
+          <t>RSA rules 2022</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Webinar presentation slides</t>
+          <t>RSA rules 2022</t>
         </is>
       </c>
       <c r="C105" s="1" t="n">
-        <v>44595.60995332507</v>
+        <v>44620.40869212963</v>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rating-coronavirus-etc-act-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-2022</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>RSA Webinar 20 Jan 2022 Ricketts v Cyxtera</t>
+          <t>Business Rates Review: technical consultation - Rating Surveyors' Association - Response</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>webinar presentation slides</t>
+          <t>Business Rates Review: technical consultation - Rating Surveyors' Association - Response</t>
         </is>
       </c>
       <c r="C106" s="1" t="n">
-        <v>44594.70662037037</v>
+        <v>44615.76025462963</v>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-webinar-20-jan-2022-ricketts-v-cyxtera</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-review-technical-consultation-rating-surveyors-association-response</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>RSA Webinar 13 Jan 2022 Fundamental Review of Business Rates</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Members Dinner 2022</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr"/>
       <c r="C107" s="1" t="n">
-        <v>44594.70606481482</v>
+        <v>44612.84440972222</v>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-webinar-13-jan-2022-fundamental-review-of-business-rates</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2022</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>VTS 2017 appeals: Evidence submission guidance</t>
-[...2 lines deleted...]
-      <c r="B108" t="inlineStr"/>
+          <t>Ballot 2022</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>corrected ballot 2022 form</t>
+        </is>
+      </c>
       <c r="C108" s="1" t="n">
-        <v>44593.44268296276</v>
+        <v>44612.79532651386</v>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/vts-2017-appeals-evidence-submission-guidance</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-2022</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Flyer VOA history</t>
+          <t>Election 2022 ballot paper</t>
         </is>
       </c>
       <c r="B109" t="inlineStr"/>
       <c r="C109" s="1" t="n">
-        <v>44524.50597954431</v>
+        <v>44612.68129913451</v>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/flyer-voa-history</t>
+          <t>https://ratingsurveyorsassociation.org/documents/election-2022-ballot-paper</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Welsh 2021 Decap rate</t>
-[...2 lines deleted...]
-      <c r="B110" t="inlineStr"/>
+          <t>election 2022 supporting  doc</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Election candidate blurb</t>
+        </is>
+      </c>
       <c r="C110" s="1" t="n">
-        <v>44514.82995740448</v>
+        <v>44612.68034663892</v>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/welsh-2021-decap-rate</t>
+          <t>https://ratingsurveyorsassociation.org/documents/election-2022-supporting-doc</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Unit of Assessment briefing note</t>
+          <t>RSA Rating Coronavirus etc Act (Final)</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Briefing Note</t>
+          <t>Webinar presentation slides</t>
         </is>
       </c>
       <c r="C111" s="1" t="n">
-        <v>44510.54485536978</v>
+        <v>44595.60995332507</v>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/unit-of-assessment-briefing-note</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rating-coronavirus-etc-act-final</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>OGM 2020 Minutes</t>
+          <t>RSA Webinar 20 Jan 2022 Ricketts v Cyxtera</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>OGM 2020 minutes</t>
+          <t>webinar presentation slides</t>
         </is>
       </c>
       <c r="C112" s="1" t="n">
-        <v>44509.54533493261</v>
+        <v>44594.70662037037</v>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ogm-2020-minutes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-webinar-20-jan-2022-ricketts-v-cyxtera</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Principles of Rating Calendar 2022</t>
+          <t>RSA Webinar 13 Jan 2022 Fundamental Review of Business Rates</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Calendar 2022</t>
+          <t>webinar presentation recording</t>
         </is>
       </c>
       <c r="C113" s="1" t="n">
-        <v>44487.71111527073</v>
+        <v>44594.70606481482</v>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-calendar-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-webinar-13-jan-2022-fundamental-review-of-business-rates</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Guest Dinner HMS Belfast 2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>VTS 2017 appeals: Evidence submission guidance</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr"/>
       <c r="C114" s="1" t="n">
-        <v>44472.66380172382</v>
+        <v>44593.44268296276</v>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/guest-dinner-hms-belfast-2021</t>
+          <t>https://ratingsurveyorsassociation.org/documents/vts-2017-appeals-evidence-submission-guidance</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Contractors Method of Valuation Webinar for Junior and Affiliate Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>Flyer VOA history</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr"/>
       <c r="C115" s="1" t="n">
-        <v>44466.72326388889</v>
+        <v>44524.50597954431</v>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/contractors-method-of-valuation-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/flyer-voa-history</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Special</t>
-[...6 lines deleted...]
-      </c>
+          <t>Welsh 2021 Decap rate</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr"/>
       <c r="C116" s="1" t="n">
-        <v>44466.71716246691</v>
+        <v>44514.82995740448</v>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/special</t>
+          <t>https://ratingsurveyorsassociation.org/documents/welsh-2021-decap-rate</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Fundamentals</t>
+          <t>Unit of Assessment briefing note</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Basic Rating Fundamentals and Landmark Case Law</t>
+          <t>Briefing Note</t>
         </is>
       </c>
       <c r="C117" s="1" t="n">
-        <v>44466.71012976917</v>
+        <v>44510.54485536978</v>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/fundamentals</t>
+          <t>https://ratingsurveyorsassociation.org/documents/unit-of-assessment-briefing-note</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Basic Rating Fundamentals and Landmark Case Law</t>
+          <t>OGM 2020 Minutes</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Webinar for Junior and Affiliate Members.  Hosted by William Illingworth MRICS, Patrick Bond talks on 'Basic rating fundamentals and landmark case law.  A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>OGM 2020 minutes</t>
         </is>
       </c>
       <c r="C118" s="1" t="n">
-        <v>44466.68613425926</v>
+        <v>44509.54533493261</v>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/basic-rating-fundamentals-and-landmark-case-law</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ogm-2020-minutes</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>RSA - More Frequent Revaluations - Aug21 Response</t>
-[...2 lines deleted...]
-      <c r="B119" t="inlineStr"/>
+          <t>Principles of Rating Calendar 2022</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Calendar 2022</t>
+        </is>
+      </c>
       <c r="C119" s="1" t="n">
-        <v>44432.4105787037</v>
+        <v>44487.71111527073</v>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-more-frequent-revaluations-aug21-response</t>
+          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-calendar-2022</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>rsa agent coordination proforma</t>
-[...2 lines deleted...]
-      <c r="B120" t="inlineStr"/>
+          <t>Guest Dinner HMS Belfast 2021</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>HMS Belfast 11th November Booking Form</t>
+        </is>
+      </c>
       <c r="C120" s="1" t="n">
-        <v>44421.85898223901</v>
+        <v>44472.66380172382</v>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-agent-coordination-proforma</t>
+          <t>https://ratingsurveyorsassociation.org/documents/guest-dinner-hms-belfast-2021</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>HOL 2021 booking form</t>
-[...2 lines deleted...]
-      <c r="B121" t="inlineStr"/>
+          <t>Contractors Method of Valuation Webinar for Junior and Affiliate Members</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Hosted by William Illingworth MRICS, Helen Zammit-Willson, current Chair of the Rating Diploma Holders’ Section and Director of the National Valuation Unit at the Valuation Office Agency, talks on the ‘Contractors Method of Valuation’.   A summary of the webinar and link to the recording is enclosed within the link.</t>
+        </is>
+      </c>
       <c r="C121" s="1" t="n">
-        <v>44419.62411488238</v>
+        <v>44466.72326388889</v>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/hol-2021-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/contractors-method-of-valuation-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Upper Tribunal Lands Practice Note Electronic Filing</t>
-[...2 lines deleted...]
-      <c r="B122" t="inlineStr"/>
+          <t>Special</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>Presentation given by Roger Cohen on Thursday 3rd June</t>
+        </is>
+      </c>
       <c r="C122" s="1" t="n">
-        <v>44382.90886253346</v>
+        <v>44466.71716246691</v>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/upper-tribunal-lands-practice-note-electronic-filing</t>
+          <t>https://ratingsurveyorsassociation.org/documents/special</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>UT Lands Practice Note EC filing</t>
-[...2 lines deleted...]
-      <c r="B123" t="inlineStr"/>
+          <t>Fundamentals</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>Basic Rating Fundamentals and Landmark Case Law</t>
+        </is>
+      </c>
       <c r="C123" s="1" t="n">
-        <v>44382.52977440992</v>
+        <v>44466.71012976917</v>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ut-lands-practice-note-ec-filing</t>
+          <t>https://ratingsurveyorsassociation.org/documents/fundamentals</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Patrick Bond Basic Rating Principles and Case Law</t>
+          <t>Basic Rating Fundamentals and Landmark Case Law</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Slides from Affiliates webinar with Patrick Bond 8 April 2021</t>
+          <t>Webinar for Junior and Affiliate Members.  Hosted by William Illingworth MRICS, Patrick Bond talks on 'Basic rating fundamentals and landmark case law.  A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C124" s="1" t="n">
-        <v>44365.78885416667</v>
+        <v>44466.68613425926</v>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/patrick-bond-basic-rating-principles-and-case-law</t>
+          <t>https://ratingsurveyorsassociation.org/documents/basic-rating-fundamentals-and-landmark-case-law</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>RSA CPD Event - Rating Liability and SPV's</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA - More Frequent Revaluations - Aug21 Response</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr"/>
       <c r="C125" s="1" t="n">
-        <v>44354.8396875</v>
+        <v>44432.4105787037</v>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-rating-liability-and-spv-s</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-more-frequent-revaluations-aug21-response</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>AGM 2021 agenda</t>
-[...6 lines deleted...]
-      </c>
+          <t>rsa agent coordination proforma</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr"/>
       <c r="C126" s="1" t="n">
-        <v>44307.75404125627</v>
+        <v>44421.85898223901</v>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agm-2021-agenda</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-agent-coordination-proforma</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Privacy settings</t>
-[...6 lines deleted...]
-      </c>
+          <t>HOL 2021 booking form</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr"/>
       <c r="C127" s="1" t="n">
-        <v>44307.75196459732</v>
+        <v>44419.62411488238</v>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/privacy-settings</t>
+          <t>https://ratingsurveyorsassociation.org/documents/hol-2021-booking-form</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>2020 Accounts</t>
+          <t>Upper Tribunal Lands Practice Note Electronic Filing</t>
         </is>
       </c>
       <c r="B128" t="inlineStr"/>
       <c r="C128" s="1" t="n">
-        <v>44295.63247102627</v>
+        <v>44382.90886253346</v>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2020-accounts</t>
+          <t>https://ratingsurveyorsassociation.org/documents/upper-tribunal-lands-practice-note-electronic-filing</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Scotland NDR Relief Regs 2021</t>
+          <t>UT Lands Practice Note EC filing</t>
         </is>
       </c>
       <c r="B129" t="inlineStr"/>
       <c r="C129" s="1" t="n">
-        <v>44277.66886222688</v>
+        <v>44382.52977440992</v>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-ndr-relief-regs-2021</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ut-lands-practice-note-ec-filing</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Scotland 2021 Relief Regs</t>
-[...2 lines deleted...]
-      <c r="B130" t="inlineStr"/>
+          <t>Patrick Bond Basic Rating Principles and Case Law</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>Slides from Affiliates webinar with Patrick Bond 8 April 2021</t>
+        </is>
+      </c>
       <c r="C130" s="1" t="n">
-        <v>44277.66823217978</v>
+        <v>44365.78885416667</v>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2021-relief-regs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/patrick-bond-basic-rating-principles-and-case-law</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>RSA Press Release - Mar21</t>
-[...2 lines deleted...]
-      <c r="B131" t="inlineStr"/>
+          <t>RSA CPD Event - Rating Liability and SPV's</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>CPD event slides</t>
+        </is>
+      </c>
       <c r="C131" s="1" t="n">
-        <v>44277.49678554048</v>
+        <v>44354.8396875</v>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-press-release-mar21</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-rating-liability-and-spv-s</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>RSA Briefing Note - Mar21</t>
-[...2 lines deleted...]
-      <c r="B132" t="inlineStr"/>
+          <t>AGM 2021 agenda</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>2021 AGM agenda</t>
+        </is>
+      </c>
       <c r="C132" s="1" t="n">
-        <v>44277.49657919679</v>
+        <v>44307.75404125627</v>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-briefing-note-mar21</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agm-2021-agenda</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>2021 Ballot form</t>
-[...2 lines deleted...]
-      <c r="B133" t="inlineStr"/>
+          <t>Privacy settings</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Guide to reviewing your privacy settings</t>
+        </is>
+      </c>
       <c r="C133" s="1" t="n">
-        <v>44260.39191237147</v>
+        <v>44307.75196459732</v>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2021-ballot-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/privacy-settings</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>2021 Ballot supporting statements</t>
+          <t>2020 Accounts</t>
         </is>
       </c>
       <c r="B134" t="inlineStr"/>
       <c r="C134" s="1" t="n">
-        <v>44260.39159788637</v>
+        <v>44295.63247102627</v>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2021-ballot-supporting-statements</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2020-accounts</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Chancellor letter</t>
+          <t>Scotland NDR Relief Regs 2021</t>
         </is>
       </c>
       <c r="B135" t="inlineStr"/>
       <c r="C135" s="1" t="n">
-        <v>44244.84816941125</v>
+        <v>44277.66886222688</v>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/chancellor-letter</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-ndr-relief-regs-2021</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Wales Empty Rate Consultation Response</t>
+          <t>Scotland 2021 Relief Regs</t>
         </is>
       </c>
       <c r="B136" t="inlineStr"/>
       <c r="C136" s="1" t="n">
-        <v>44239.50941055874</v>
+        <v>44277.66823217978</v>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/wales-empty-rate-consultation-response</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2021-relief-regs</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>RSA - VOA COVID discussions - Working Groups 101220</t>
+          <t>RSA Press Release - Mar21</t>
         </is>
       </c>
       <c r="B137" t="inlineStr"/>
       <c r="C137" s="1" t="n">
-        <v>44186.73185456897</v>
+        <v>44277.49678554048</v>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-voa-covid-discussions-working-groups-101220</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-press-release-mar21</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>BRIL 2020.12</t>
+          <t>RSA Briefing Note - Mar21</t>
         </is>
       </c>
       <c r="B138" t="inlineStr"/>
       <c r="C138" s="1" t="n">
-        <v>44183.81024252981</v>
+        <v>44277.49657919679</v>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril-2020-12</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-briefing-note-mar21</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Dec 2020 Guide for VAC members</t>
+          <t>2021 Ballot form</t>
         </is>
       </c>
       <c r="B139" t="inlineStr"/>
       <c r="C139" s="1" t="n">
-        <v>44180.97068352486</v>
+        <v>44260.39191237147</v>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/dec-2020-guide-for-vac-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2021-ballot-form</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Scotland - Guide for VAC members</t>
+          <t>2021 Ballot supporting statements</t>
         </is>
       </c>
       <c r="B140" t="inlineStr"/>
       <c r="C140" s="1" t="n">
-        <v>44179.94106875509</v>
+        <v>44260.39159788637</v>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-guide-for-vac-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2021-ballot-supporting-statements</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>OGM 2019 Minutes</t>
+          <t>Chancellor letter</t>
         </is>
       </c>
       <c r="B141" t="inlineStr"/>
       <c r="C141" s="1" t="n">
-        <v>44167.57865627269</v>
+        <v>44244.84816941125</v>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ogm-2019-minutes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/chancellor-letter</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Scotland - letter to all ratepayers</t>
+          <t>Wales Empty Rate Consultation Response</t>
         </is>
       </c>
       <c r="B142" t="inlineStr"/>
       <c r="C142" s="1" t="n">
-        <v>44150.45955386949</v>
+        <v>44239.50941055874</v>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-letter-to-all-ratepayers</t>
+          <t>https://ratingsurveyorsassociation.org/documents/wales-empty-rate-consultation-response</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t xml:space="preserve">Welsh Rate Relief - Consultation </t>
+          <t>RSA - VOA COVID discussions - Working Groups 101220</t>
         </is>
       </c>
       <c r="B143" t="inlineStr"/>
       <c r="C143" s="1" t="n">
-        <v>44147.85208346879</v>
+        <v>44186.73185456897</v>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/welsh-rate-relief-consultation</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-voa-covid-discussions-working-groups-101220</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma Conference 2020</t>
+          <t>BRIL 2020.12</t>
         </is>
       </c>
       <c r="B144" t="inlineStr"/>
       <c r="C144" s="1" t="n">
-        <v>44146.86544107066</v>
+        <v>44183.81024252981</v>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-conference-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril-2020-12</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>2020 OGM agenda</t>
+          <t>Dec 2020 Guide for VAC members</t>
         </is>
       </c>
       <c r="B145" t="inlineStr"/>
       <c r="C145" s="1" t="n">
-        <v>44143.42941263832</v>
+        <v>44180.97068352486</v>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2020-ogm-agenda</t>
+          <t>https://ratingsurveyorsassociation.org/documents/dec-2020-guide-for-vac-members</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Call for Evidence Fundamental Review of Buisness Rates submission 2</t>
+          <t>Scotland - Guide for VAC members</t>
         </is>
       </c>
       <c r="B146" t="inlineStr"/>
       <c r="C146" s="1" t="n">
-        <v>44134.76553502592</v>
+        <v>44179.94106875509</v>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-submission-2</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-guide-for-vac-members</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>CPT Whats happening to rents in a Covid world</t>
-[...6 lines deleted...]
-      </c>
+          <t>OGM 2019 Minutes</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr"/>
       <c r="C147" s="1" t="n">
-        <v>44123.4818693619</v>
+        <v>44167.57865627269</v>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-whats-happening-to-rents-in-a-covid-world</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ogm-2019-minutes</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Call for evidence - Fundamental Review of Buisness Rates - Part 2</t>
+          <t>Scotland - letter to all ratepayers</t>
         </is>
       </c>
       <c r="B148" t="inlineStr"/>
       <c r="C148" s="1" t="n">
-        <v>44095.5057271841</v>
+        <v>44150.45955386949</v>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-part-2</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-letter-to-all-ratepayers</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Call for Evidence Fundamental Review of Buisness Rates submission1</t>
+          <t xml:space="preserve">Welsh Rate Relief - Consultation </t>
         </is>
       </c>
       <c r="B149" t="inlineStr"/>
       <c r="C149" s="1" t="n">
-        <v>44095.50398483389</v>
+        <v>44147.85208346879</v>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-submission1</t>
+          <t>https://ratingsurveyorsassociation.org/documents/welsh-rate-relief-consultation</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Museums where are we now</t>
-[...6 lines deleted...]
-      </c>
+          <t>RICS Rating Diploma Conference 2020</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr"/>
       <c r="C150" s="1" t="n">
-        <v>44064.3300788603</v>
+        <v>44146.86544107066</v>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/museums-where-are-we-now</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-conference-2020</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Assessor Information Notice Consultation</t>
+          <t>2020 OGM agenda</t>
         </is>
       </c>
       <c r="B151" t="inlineStr"/>
       <c r="C151" s="1" t="n">
-        <v>44061.80549450988</v>
+        <v>44143.42941263832</v>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/assessor-information-notice-consultation</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2020-ogm-agenda</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Call for evidence</t>
+          <t>Call for Evidence Fundamental Review of Buisness Rates submission 2</t>
         </is>
       </c>
       <c r="B152" t="inlineStr"/>
       <c r="C152" s="1" t="n">
-        <v>44049.93478258648</v>
+        <v>44134.76553502592</v>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence</t>
+          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-submission-2</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Consolidated Practice Statement July 2020</t>
-[...2 lines deleted...]
-      <c r="B153" t="inlineStr"/>
+          <t>CPT Whats happening to rents in a Covid world</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>CPT 18 Nov 2020</t>
+        </is>
+      </c>
       <c r="C153" s="1" t="n">
-        <v>44042.87513414942</v>
+        <v>44123.4818693619</v>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/consolidated-practice-statement-july-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-whats-happening-to-rents-in-a-covid-world</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Covid 19 Emergency Practice Statement</t>
+          <t>Call for evidence - Fundamental Review of Buisness Rates - Part 2</t>
         </is>
       </c>
       <c r="B154" t="inlineStr"/>
       <c r="C154" s="1" t="n">
-        <v>44042.87448427943</v>
+        <v>44095.5057271841</v>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/covid-19-emergency-practice-statement</t>
+          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-part-2</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Joint statement re Covid-19 MCC proposals</t>
+          <t>Call for Evidence Fundamental Review of Buisness Rates submission1</t>
         </is>
       </c>
       <c r="B155" t="inlineStr"/>
       <c r="C155" s="1" t="n">
-        <v>44027.39024132132</v>
+        <v>44095.50398483389</v>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/joint-statement-re-covid-19-mcc-proposals</t>
+          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-submission1</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>CPD Museums July 2020</t>
+          <t>Museums where are we now</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>CPD Museums July 2020</t>
+          <t>RSA Seminar given my Colin HunterMRICS IRRV (Hons)</t>
         </is>
       </c>
       <c r="C156" s="1" t="n">
-        <v>44021.45196374862</v>
+        <v>44064.3300788603</v>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpd-museums-july-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/museums-where-are-we-now</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Scotland NDR (Scotland) Bill</t>
-[...6 lines deleted...]
-      </c>
+          <t>Assessor Information Notice Consultation</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr"/>
       <c r="C157" s="1" t="n">
-        <v>44005.51186578636</v>
+        <v>44061.80549450988</v>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-ndr-scotland-bill</t>
+          <t>https://ratingsurveyorsassociation.org/documents/assessor-information-notice-consultation</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>VTS Listing of stayed ATM appeals Presidents Statement</t>
-[...6 lines deleted...]
-      </c>
+          <t>Call for evidence</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr"/>
       <c r="C158" s="1" t="n">
-        <v>44005.47466445344</v>
+        <v>44049.93478258648</v>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/vts-listing-of-stayed-atm-appeals-presidents-statement</t>
+          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>RSA Rules February 2020</t>
+          <t>Consolidated Practice Statement July 2020</t>
         </is>
       </c>
       <c r="B159" t="inlineStr"/>
       <c r="C159" s="1" t="n">
-        <v>43999.37209114243</v>
+        <v>44042.87513414942</v>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-february-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/consolidated-practice-statement-july-2020</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>BEIS Discretionary grants FAQs</t>
+          <t>Covid 19 Emergency Practice Statement</t>
         </is>
       </c>
       <c r="B160" t="inlineStr"/>
       <c r="C160" s="1" t="n">
-        <v>43979.92028938784</v>
+        <v>44042.87448427943</v>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/beis-discretionary-grants-faqs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/covid-19-emergency-practice-statement</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>BEIS Discretionary grants V2</t>
+          <t>Joint statement re Covid-19 MCC proposals</t>
         </is>
       </c>
       <c r="B161" t="inlineStr"/>
       <c r="C161" s="1" t="n">
-        <v>43979.91971311165</v>
+        <v>44027.39024132132</v>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/beis-discretionary-grants-v2</t>
+          <t>https://ratingsurveyorsassociation.org/documents/joint-statement-re-covid-19-mcc-proposals</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>UKSC 0225 Judgement ATM</t>
+          <t>CPD Museums July 2020</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>UKSC Judgement ATM</t>
+          <t>CPD Museums July 2020</t>
         </is>
       </c>
       <c r="C162" s="1" t="n">
-        <v>43972.46407010538</v>
+        <v>44021.45196374862</v>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/uksc-0225-judgement-atm</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpd-museums-july-2020</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">BEIS Grant - Local Authority Discretionary Grant Fund </t>
+          <t>Scotland NDR (Scotland) Bill</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Local Authority Discretionary Grant Fund announcement</t>
+          <t>NDR (Scotland) Bill</t>
         </is>
       </c>
       <c r="C163" s="1" t="n">
-        <v>43963.37927481026</v>
+        <v>44005.51186578636</v>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/beis-grant-local-authority-discretionary-grant-fund</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-ndr-scotland-bill</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>minutes AGM 23.4.20</t>
+          <t>VTS Listing of stayed ATM appeals Presidents Statement</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>AGM minutes</t>
+          <t>VTS ATM appeals</t>
         </is>
       </c>
       <c r="C164" s="1" t="n">
-        <v>43945.53551369767</v>
+        <v>44005.47466445344</v>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/minutes-agm-23-4-20</t>
+          <t>https://ratingsurveyorsassociation.org/documents/vts-listing-of-stayed-atm-appeals-presidents-statement</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Covid 19 Committee changes to Association 2020-21</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Rules February 2020</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr"/>
       <c r="C165" s="1" t="n">
-        <v>43944.85786680457</v>
+        <v>43999.37209114243</v>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/covid-19-committee-changes-to-association-2020-21</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-february-2020</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>AGM 2020 Committee Structure 2020-21</t>
+          <t>BEIS Discretionary grants FAQs</t>
         </is>
       </c>
       <c r="B166" t="inlineStr"/>
       <c r="C166" s="1" t="n">
-        <v>43944.85700307436</v>
+        <v>43979.92028938784</v>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agm-2020-committee-structure-2020-21</t>
+          <t>https://ratingsurveyorsassociation.org/documents/beis-discretionary-grants-faqs</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>AGM 2020 Presidents address</t>
-[...6 lines deleted...]
-      </c>
+          <t>BEIS Discretionary grants V2</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr"/>
       <c r="C167" s="1" t="n">
-        <v>43944.85627476353</v>
+        <v>43979.91971311165</v>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agm-2020-presidents-address</t>
+          <t>https://ratingsurveyorsassociation.org/documents/beis-discretionary-grants-v2</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>RSA signed accounts to Dec 2019</t>
-[...2 lines deleted...]
-      <c r="B168" t="inlineStr"/>
+          <t>UKSC 0225 Judgement ATM</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>UKSC Judgement ATM</t>
+        </is>
+      </c>
       <c r="C168" s="1" t="n">
-        <v>43943.90936925542</v>
+        <v>43972.46407010538</v>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/uksc-0225-judgement-atm</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>AGM meeting agenda 2020</t>
-[...2 lines deleted...]
-      <c r="B169" t="inlineStr"/>
+          <t xml:space="preserve">BEIS Grant - Local Authority Discretionary Grant Fund </t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Local Authority Discretionary Grant Fund announcement</t>
+        </is>
+      </c>
       <c r="C169" s="1" t="n">
-        <v>43942.45153405471</v>
+        <v>43963.37927481026</v>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agm-meeting-agenda-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/beis-grant-local-authority-discretionary-grant-fund</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>V1 Technical C19 Business Support Grant FAQs</t>
+          <t>minutes AGM 23.4.20</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Technical C19 Business Support Frant FAQs</t>
+          <t>AGM minutes</t>
         </is>
       </c>
       <c r="C170" s="1" t="n">
-        <v>43930.90086229627</v>
+        <v>43945.53551369767</v>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/v1-technical-c19-business-support-grant-faqs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/minutes-agm-23-4-20</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>V4.1 Master Small Business Grant Fund and Retail Guidance</t>
+          <t>Covid 19 Committee changes to Association 2020-21</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>small business grant fund &amp; retail guidance</t>
+          <t>Covid 19 changes to Association structure 2020-21</t>
         </is>
       </c>
       <c r="C171" s="1" t="n">
-        <v>43930.89808857505</v>
+        <v>43944.85786680457</v>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/v4-1-master-small-business-grant-fund-and-retail-guidance</t>
+          <t>https://ratingsurveyorsassociation.org/documents/covid-19-committee-changes-to-association-2020-21</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>VTS appeals &amp; listing service (AALS)</t>
-[...6 lines deleted...]
-      </c>
+          <t>AGM 2020 Committee Structure 2020-21</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr"/>
       <c r="C172" s="1" t="n">
-        <v>43924.67512354998</v>
+        <v>43944.85700307436</v>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/vts-appeals-and-listing-service-aals</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agm-2020-committee-structure-2020-21</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rates (Coronavirus Reliefs) (Scotland) Regulations 2020</t>
-[...2 lines deleted...]
-      <c r="B173" t="inlineStr"/>
+          <t>AGM 2020 Presidents address</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>AGM 2020 Presidents address</t>
+        </is>
+      </c>
       <c r="C173" s="1" t="n">
-        <v>43922.88145201811</v>
+        <v>43944.85627476353</v>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-coronavirus-reliefs-scotland-regulations-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agm-2020-presidents-address</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>UT Lands Chamber Covid 19 Presidential Guidance</t>
+          <t>RSA signed accounts to Dec 2019</t>
         </is>
       </c>
       <c r="B174" t="inlineStr"/>
       <c r="C174" s="1" t="n">
-        <v>43915.5844212963</v>
+        <v>43943.90936925542</v>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ut-lands-chamber-covid-19-presidential-guidance</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2019</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">MCHLG Guidance: Further businesses and premises to close </t>
-[...6 lines deleted...]
-      </c>
+          <t>AGM meeting agenda 2020</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr"/>
       <c r="C175" s="1" t="n">
-        <v>43915.5709375</v>
+        <v>43942.45153405471</v>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mchlg-guidance-further-businesses-and-premises-to-close</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agm-meeting-agenda-2020</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Scat Codes</t>
-[...2 lines deleted...]
-      <c r="B176" t="inlineStr"/>
+          <t>V1 Technical C19 Business Support Grant FAQs</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Technical C19 Business Support Frant FAQs</t>
+        </is>
+      </c>
       <c r="C176" s="1" t="n">
-        <v>43908.41837677538</v>
+        <v>43930.90086229627</v>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scat-codes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/v1-technical-c19-business-support-grant-faqs</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>RSA members dinner 2020</t>
-[...2 lines deleted...]
-      <c r="B177" t="inlineStr"/>
+          <t>V4.1 Master Small Business Grant Fund and Retail Guidance</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>small business grant fund &amp; retail guidance</t>
+        </is>
+      </c>
       <c r="C177" s="1" t="n">
-        <v>43899.41916318031</v>
+        <v>43930.89808857505</v>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/v4-1-master-small-business-grant-fund-and-retail-guidance</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>2020 Committee elections supporting doc</t>
-[...2 lines deleted...]
-      <c r="B178" t="inlineStr"/>
+          <t>VTS appeals &amp; listing service (AALS)</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>VTS launch appeals &amp; listing service</t>
+        </is>
+      </c>
       <c r="C178" s="1" t="n">
-        <v>43894.52513109358</v>
+        <v>43924.67512354998</v>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2020-committee-elections-supporting-doc</t>
+          <t>https://ratingsurveyorsassociation.org/documents/vts-appeals-and-listing-service-aals</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>2020 Committee ballot</t>
+          <t>The Non-Domestic Rates (Coronavirus Reliefs) (Scotland) Regulations 2020</t>
         </is>
       </c>
       <c r="B179" t="inlineStr"/>
       <c r="C179" s="1" t="n">
-        <v>43894.52422750882</v>
+        <v>43922.88145201811</v>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2020-committee-ballot</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-coronavirus-reliefs-scotland-regulations-2020</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Professional Bodies' Letter to Minister regarding CCA amendments 08.01.2020</t>
+          <t>UT Lands Chamber Covid 19 Presidential Guidance</t>
         </is>
       </c>
       <c r="B180" t="inlineStr"/>
       <c r="C180" s="1" t="n">
-        <v>43866.87134179882</v>
+        <v>43915.5844212963</v>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/professional-bodies-letter-to-minister-regarding-cca-amendments-08-01-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ut-lands-chamber-covid-19-presidential-guidance</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">RSA response - Practice Directions UT  </t>
-[...2 lines deleted...]
-      <c r="B181" t="inlineStr"/>
+          <t xml:space="preserve">MCHLG Guidance: Further businesses and premises to close </t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>MCHLG guidance</t>
+        </is>
+      </c>
       <c r="C181" s="1" t="n">
-        <v>43866.84879826573</v>
+        <v>43915.5709375</v>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-practice-directions-ut</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mchlg-guidance-further-businesses-and-premises-to-close</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Practice Directions UT </t>
+          <t>Scat Codes</t>
         </is>
       </c>
       <c r="B182" t="inlineStr"/>
       <c r="C182" s="1" t="n">
-        <v>43866.84795480769</v>
+        <v>43908.41837677538</v>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/practice-directions-ut</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scat-codes</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>RSA lecture Feb 2020 London &amp; Manchester</t>
+          <t>RSA members dinner 2020</t>
         </is>
       </c>
       <c r="B183" t="inlineStr"/>
       <c r="C183" s="1" t="n">
-        <v>43866.84689212542</v>
+        <v>43899.41916318031</v>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-feb-2020-london-and-manchester</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2020</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>CPT National Rating Day 2020</t>
+          <t>2020 Committee elections supporting doc</t>
         </is>
       </c>
       <c r="B184" t="inlineStr"/>
       <c r="C184" s="1" t="n">
-        <v>43836.62016396605</v>
+        <v>43894.52513109358</v>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2020-committee-elections-supporting-doc</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>RQT 2020</t>
+          <t>2020 Committee ballot</t>
         </is>
       </c>
       <c r="B185" t="inlineStr"/>
       <c r="C185" s="1" t="n">
-        <v>43818.76562958424</v>
+        <v>43894.52422750882</v>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rqt-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2020-committee-ballot</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>RSA response to SAA consultation on rent returns form</t>
+          <t>Professional Bodies' Letter to Minister regarding CCA amendments 08.01.2020</t>
         </is>
       </c>
       <c r="B186" t="inlineStr"/>
       <c r="C186" s="1" t="n">
-        <v>43818.73860592919</v>
+        <v>43866.87134179882</v>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-saa-consultation-on-rent-returns-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/professional-bodies-letter-to-minister-regarding-cca-amendments-08-01-2020</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>RSA response to SAA consultation on rent returns</t>
+          <t xml:space="preserve">RSA response - Practice Directions UT  </t>
         </is>
       </c>
       <c r="B187" t="inlineStr"/>
       <c r="C187" s="1" t="n">
-        <v>43818.73782234045</v>
+        <v>43866.84879826573</v>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-saa-consultation-on-rent-returns</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-practice-directions-ut</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>2019 RSA lectures</t>
-[...6 lines deleted...]
-      </c>
+          <t xml:space="preserve">Practice Directions UT </t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr"/>
       <c r="C188" s="1" t="n">
-        <v>43775.43144442191</v>
+        <v>43866.84795480769</v>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2019-rsa-lectures</t>
+          <t>https://ratingsurveyorsassociation.org/documents/practice-directions-ut</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Impact of Business Rates on Business - first report</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA lecture Feb 2020 London &amp; Manchester</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr"/>
       <c r="C189" s="1" t="n">
-        <v>43769.62372685185</v>
+        <v>43866.84689212542</v>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/impact-of-business-rates-on-business-first-report</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-feb-2020-london-and-manchester</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>VOA High Level Challenge Schematic</t>
-[...6 lines deleted...]
-      </c>
+          <t>CPT National Rating Day 2020</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr"/>
       <c r="C190" s="1" t="n">
-        <v>43762.6616087963</v>
+        <v>43836.62016396605</v>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-high-level-challenge-schematic</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2020</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Challenge schematic</t>
+          <t>RQT 2020</t>
         </is>
       </c>
       <c r="B191" t="inlineStr"/>
       <c r="C191" s="1" t="n">
-        <v>43738.69920918246</v>
+        <v>43818.76562958424</v>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/challenge-schematic</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rqt-2020</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Churchill War Rooms image</t>
+          <t>RSA response to SAA consultation on rent returns form</t>
         </is>
       </c>
       <c r="B192" t="inlineStr"/>
       <c r="C192" s="1" t="n">
-        <v>43720.44034685835</v>
+        <v>43818.73860592919</v>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/churchill-war-rooms-image</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-saa-consultation-on-rent-returns-form</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Annual Guest Dinner 2019 Churchill War Rooms</t>
+          <t>RSA response to SAA consultation on rent returns</t>
         </is>
       </c>
       <c r="B193" t="inlineStr"/>
       <c r="C193" s="1" t="n">
-        <v>43720.43454216145</v>
+        <v>43818.73782234045</v>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/annual-guest-dinner-2019-churchill-war-rooms</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-saa-consultation-on-rent-returns</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>CPT Expert Witness 2019</t>
-[...2 lines deleted...]
-      <c r="B194" t="inlineStr"/>
+          <t>2019 RSA lectures</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>2019 RSA lectures</t>
+        </is>
+      </c>
       <c r="C194" s="1" t="n">
-        <v>43699.80172607785</v>
+        <v>43775.43144442191</v>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-expert-witness-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2019-rsa-lectures</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Golf Day flyer 2019</t>
-[...2 lines deleted...]
-      <c r="B195" t="inlineStr"/>
+          <t>Impact of Business Rates on Business - first report</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Impact of Business Rates on Business</t>
+        </is>
+      </c>
       <c r="C195" s="1" t="n">
-        <v>43677.37938271634</v>
+        <v>43769.62372685185</v>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/golf-day-flyer-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/impact-of-business-rates-on-business-first-report</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma Holders' Section Annual Conference - 19th September 2019</t>
-[...2 lines deleted...]
-      <c r="B196" t="inlineStr"/>
+          <t>VOA High Level Challenge Schematic</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>VOA High Level Challenge Schematic</t>
+        </is>
+      </c>
       <c r="C196" s="1" t="n">
-        <v>43627.78906913438</v>
+        <v>43762.6616087963</v>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-holders-section-annual-conference-19th-september-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-high-level-challenge-schematic</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma 2019 course - applications open</t>
+          <t>Challenge schematic</t>
         </is>
       </c>
       <c r="B197" t="inlineStr"/>
       <c r="C197" s="1" t="n">
-        <v>43593.79531027228</v>
+        <v>43738.69920918246</v>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-2019-course-applications-open</t>
+          <t>https://ratingsurveyorsassociation.org/documents/challenge-schematic</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma 2019 course</t>
+          <t>Churchill War Rooms image</t>
         </is>
       </c>
       <c r="B198" t="inlineStr"/>
       <c r="C198" s="1" t="n">
-        <v>43593.79472267468</v>
+        <v>43720.44034685835</v>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-2019-course</t>
+          <t>https://ratingsurveyorsassociation.org/documents/churchill-war-rooms-image</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>CPT National Rating Day 2019</t>
+          <t>Annual Guest Dinner 2019 Churchill War Rooms</t>
         </is>
       </c>
       <c r="B199" t="inlineStr"/>
       <c r="C199" s="1" t="n">
-        <v>43592.786051532</v>
+        <v>43720.43454216145</v>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/annual-guest-dinner-2019-churchill-war-rooms</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>RDSC Module 9</t>
+          <t>CPT Expert Witness 2019</t>
         </is>
       </c>
       <c r="B200" t="inlineStr"/>
       <c r="C200" s="1" t="n">
-        <v>43586.80071903364</v>
+        <v>43699.80172607785</v>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rdsc-module-9</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-expert-witness-2019</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>RSA Response to Government Inquiry into Business Rates</t>
+          <t>Golf Day flyer 2019</t>
         </is>
       </c>
       <c r="B201" t="inlineStr"/>
       <c r="C201" s="1" t="n">
-        <v>43585.55024599648</v>
+        <v>43677.37938271634</v>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-government-inquiry-into-business-rates</t>
+          <t>https://ratingsurveyorsassociation.org/documents/golf-day-flyer-2019</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>RSA House of Lords event 2019</t>
+          <t>RICS Rating Diploma Holders' Section Annual Conference - 19th September 2019</t>
         </is>
       </c>
       <c r="B202" t="inlineStr"/>
       <c r="C202" s="1" t="n">
-        <v>43584.67908162522</v>
+        <v>43627.78906913438</v>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-event-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-holders-section-annual-conference-19th-september-2019</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>RSA House of Lords reception 2019</t>
+          <t>RICS Rating Diploma 2019 course - applications open</t>
         </is>
       </c>
       <c r="B203" t="inlineStr"/>
       <c r="C203" s="1" t="n">
-        <v>43584.67557100907</v>
+        <v>43593.79531027228</v>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-reception-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-2019-course-applications-open</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Leeds QT 2019</t>
+          <t>RICS Rating Diploma 2019 course</t>
         </is>
       </c>
       <c r="B204" t="inlineStr"/>
       <c r="C204" s="1" t="n">
-        <v>43557.41127691818</v>
+        <v>43593.79472267468</v>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/leeds-qt-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-2019-course</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Committee Elections 2019 Supporting Docs</t>
+          <t>CPT National Rating Day 2019</t>
         </is>
       </c>
       <c r="B205" t="inlineStr"/>
       <c r="C205" s="1" t="n">
-        <v>43531.59810960027</v>
+        <v>43592.786051532</v>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2019-supporting-docs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2019</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Committee Elections 2019 - Ballot</t>
+          <t>RDSC Module 9</t>
         </is>
       </c>
       <c r="B206" t="inlineStr"/>
       <c r="C206" s="1" t="n">
-        <v>43531.59599560627</v>
+        <v>43586.80071903364</v>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2019-ballot</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rdsc-module-9</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>IPTI conference</t>
+          <t>RSA Response to Government Inquiry into Business Rates</t>
         </is>
       </c>
       <c r="B207" t="inlineStr"/>
       <c r="C207" s="1" t="n">
-        <v>43531.57895844192</v>
+        <v>43585.55024599648</v>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ipti-conference</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-government-inquiry-into-business-rates</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t xml:space="preserve">RICS Diploma Module 8 - 2019 </t>
+          <t>RSA House of Lords event 2019</t>
         </is>
       </c>
       <c r="B208" t="inlineStr"/>
       <c r="C208" s="1" t="n">
-        <v>43523.51627828596</v>
+        <v>43584.67908162522</v>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-diploma-module-8-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-event-2019</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>VOA CCA Login slides</t>
+          <t>RSA House of Lords reception 2019</t>
         </is>
       </c>
       <c r="B209" t="inlineStr"/>
       <c r="C209" s="1" t="n">
-        <v>43523.34952364207</v>
+        <v>43584.67557100907</v>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-cca-login-slides</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-reception-2019</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>The Lansdowne Club</t>
-[...6 lines deleted...]
-      </c>
+          <t>Leeds QT 2019</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr"/>
       <c r="C210" s="1" t="n">
-        <v>43507.52581018519</v>
+        <v>43557.41127691818</v>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-lansdowne-club</t>
+          <t>https://ratingsurveyorsassociation.org/documents/leeds-qt-2019</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Members Dinner 2019 Booking Form</t>
+          <t>Committee Elections 2019 Supporting Docs</t>
         </is>
       </c>
       <c r="B211" t="inlineStr"/>
       <c r="C211" s="1" t="n">
-        <v>43503.59425617842</v>
+        <v>43531.59810960027</v>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/members-dinner-2019-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2019-supporting-docs</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Municipal</t>
+          <t>Committee Elections 2019 - Ballot</t>
         </is>
       </c>
       <c r="B212" t="inlineStr"/>
       <c r="C212" s="1" t="n">
-        <v>43486.45561342593</v>
+        <v>43531.59599560627</v>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-municipal</t>
+          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2019-ballot</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Telecommunications</t>
+          <t>IPTI conference</t>
         </is>
       </c>
       <c r="B213" t="inlineStr"/>
       <c r="C213" s="1" t="n">
-        <v>43453.7300925926</v>
+        <v>43531.57895844192</v>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-telecommunications</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ipti-conference</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Education</t>
+          <t xml:space="preserve">RICS Diploma Module 8 - 2019 </t>
         </is>
       </c>
       <c r="B214" t="inlineStr"/>
       <c r="C214" s="1" t="n">
-        <v>43453.71599537037</v>
+        <v>43523.51627828596</v>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-education</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-diploma-module-8-2019</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Distribution Warehouses</t>
+          <t>VOA CCA Login slides</t>
         </is>
       </c>
       <c r="B215" t="inlineStr"/>
       <c r="C215" s="1" t="n">
-        <v>43453.70768518518</v>
+        <v>43523.34952364207</v>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-distribution-warehouses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-cca-login-slides</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Healthcare</t>
-[...2 lines deleted...]
-      <c r="B216" t="inlineStr"/>
+          <t>The Lansdowne Club</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>Image of The Lansdowne Club 9 Fitzmaurice Place London W1J 5JD</t>
+        </is>
+      </c>
       <c r="C216" s="1" t="n">
-        <v>43453.7067824074</v>
+        <v>43507.52581018519</v>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-healthcare</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-lansdowne-club</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Industrial</t>
+          <t>Members Dinner 2019 Booking Form</t>
         </is>
       </c>
       <c r="B217" t="inlineStr"/>
       <c r="C217" s="1" t="n">
-        <v>43453.70647392349</v>
+        <v>43503.59425617842</v>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-industrial</t>
+          <t>https://ratingsurveyorsassociation.org/documents/members-dinner-2019-booking-form</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Restaurants</t>
+          <t>Agent Co-ordination - Municipal</t>
         </is>
       </c>
       <c r="B218" t="inlineStr"/>
       <c r="C218" s="1" t="n">
-        <v>43453.70619358731</v>
+        <v>43486.45561342593</v>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-restaurants</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-municipal</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Trade Counters</t>
+          <t>Agent Co-ordination - Telecommunications</t>
         </is>
       </c>
       <c r="B219" t="inlineStr"/>
       <c r="C219" s="1" t="n">
-        <v>43453.70504372664</v>
+        <v>43453.7300925926</v>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-trade-counters</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-telecommunications</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Motor Trade</t>
+          <t>Agent Co-ordination - Education</t>
         </is>
       </c>
       <c r="B220" t="inlineStr"/>
       <c r="C220" s="1" t="n">
-        <v>43453.70478009259</v>
+        <v>43453.71599537037</v>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-motor-trade</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-education</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Car Parks</t>
+          <t>Agent Co-ordination - Distribution Warehouses</t>
         </is>
       </c>
       <c r="B221" t="inlineStr"/>
       <c r="C221" s="1" t="n">
-        <v>43453.70455518537</v>
+        <v>43453.70768518518</v>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-car-parks</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-distribution-warehouses</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Hotels</t>
+          <t>Agent Co-ordination - Healthcare</t>
         </is>
       </c>
       <c r="B222" t="inlineStr"/>
       <c r="C222" s="1" t="n">
-        <v>43453.70434027778</v>
+        <v>43453.7067824074</v>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-hotels</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-healthcare</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Advertising Rights</t>
+          <t>Agent Co-ordination - Industrial</t>
         </is>
       </c>
       <c r="B223" t="inlineStr"/>
       <c r="C223" s="1" t="n">
-        <v>43453.70409722222</v>
+        <v>43453.70647392349</v>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-advertising-rights</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-industrial</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Retail Warehouses</t>
+          <t>Agent Co-ordination - Restaurants</t>
         </is>
       </c>
       <c r="B224" t="inlineStr"/>
       <c r="C224" s="1" t="n">
-        <v>43453.70386574074</v>
+        <v>43453.70619358731</v>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-retail-warehouses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-restaurants</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Leisure</t>
+          <t>Agent Co-ordination - Trade Counters</t>
         </is>
       </c>
       <c r="B225" t="inlineStr"/>
       <c r="C225" s="1" t="n">
-        <v>43453.70356481482</v>
+        <v>43453.70504372664</v>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-leisure</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-trade-counters</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Pubs</t>
+          <t>Agent Co-ordination - Motor Trade</t>
         </is>
       </c>
       <c r="B226" t="inlineStr"/>
       <c r="C226" s="1" t="n">
-        <v>43453.70325231482</v>
+        <v>43453.70478009259</v>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-pubs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-motor-trade</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Offices</t>
+          <t>Agent Co-ordination - Car Parks</t>
         </is>
       </c>
       <c r="B227" t="inlineStr"/>
       <c r="C227" s="1" t="n">
-        <v>43453.70299768518</v>
+        <v>43453.70455518537</v>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-offices</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-car-parks</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Renewables</t>
+          <t>Agent Co-ordination - Hotels</t>
         </is>
       </c>
       <c r="B228" t="inlineStr"/>
       <c r="C228" s="1" t="n">
-        <v>43453.70030092593</v>
+        <v>43453.70434027778</v>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-renewables</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-hotels</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>RSA Meeting - Birmingham - 12.1218</t>
+          <t>Agent Co-ordination - Advertising Rights</t>
         </is>
       </c>
       <c r="B229" t="inlineStr"/>
       <c r="C229" s="1" t="n">
-        <v>43441.40614522985</v>
+        <v>43453.70409722222</v>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-meeting-birmingham-12-1218</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-advertising-rights</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Instructions for GPCR pages</t>
+          <t>Agent Co-ordination - Retail Warehouses</t>
         </is>
       </c>
       <c r="B230" t="inlineStr"/>
       <c r="C230" s="1" t="n">
-        <v>43440.39599537037</v>
+        <v>43453.70386574074</v>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/instructions-for-gpcr-pages</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-retail-warehouses</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Trusted Helper Form</t>
+          <t>Agent Co-ordination - Leisure</t>
         </is>
       </c>
       <c r="B231" t="inlineStr"/>
       <c r="C231" s="1" t="n">
-        <v>43437.71053970175</v>
+        <v>43453.70356481482</v>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/trusted-helper-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-leisure</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating Alteration of Lists England Regulations 2018</t>
+          <t>Agent Co-ordination - Pubs</t>
         </is>
       </c>
       <c r="B232" t="inlineStr"/>
       <c r="C232" s="1" t="n">
-        <v>43427.38437545763</v>
+        <v>43453.70325231482</v>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-england-regulations-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-pubs</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>RSA Social London 22 November 2018</t>
+          <t>Agent Co-ordination - Offices</t>
         </is>
       </c>
       <c r="B233" t="inlineStr"/>
       <c r="C233" s="1" t="n">
-        <v>43410.67651355236</v>
+        <v>43453.70299768518</v>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-social-london-22-november-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-offices</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>GPCR Renewable Properties</t>
+          <t>Agent Co-ordination - Renewables</t>
         </is>
       </c>
       <c r="B234" t="inlineStr"/>
       <c r="C234" s="1" t="n">
-        <v>43409.6172337963</v>
+        <v>43453.70030092593</v>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/gpcr-renewable-properties</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-renewables</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>GPCR Office Properties</t>
+          <t>RSA Meeting - Birmingham - 12.1218</t>
         </is>
       </c>
       <c r="B235" t="inlineStr"/>
       <c r="C235" s="1" t="n">
-        <v>43409.60734953704</v>
+        <v>43441.40614522985</v>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/gpcr-office-properties</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-meeting-birmingham-12-1218</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>BRIL_4-2018</t>
+          <t>Instructions for GPCR pages</t>
         </is>
       </c>
       <c r="B236" t="inlineStr"/>
       <c r="C236" s="1" t="n">
-        <v>43409.48812268141</v>
+        <v>43440.39599537037</v>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril-4-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/instructions-for-gpcr-pages</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Rating (Property in Common Occupation) and Council Tax (Empty Dwellings) Act 2018</t>
+          <t>Trusted Helper Form</t>
         </is>
       </c>
       <c r="B237" t="inlineStr"/>
       <c r="C237" s="1" t="n">
-        <v>43409.35739476638</v>
+        <v>43437.71053970175</v>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rating-property-in-common-occupation-and-council-tax-empty-dwellings-act-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/trusted-helper-form</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>RSA Lecture - Bristol - 7th Nov</t>
+          <t>The Non-Domestic Rating Alteration of Lists England Regulations 2018</t>
         </is>
       </c>
       <c r="B238" t="inlineStr"/>
       <c r="C238" s="1" t="n">
-        <v>43392.44054875977</v>
+        <v>43427.38437545763</v>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-bristol-7th-nov</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-england-regulations-2018</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Changes to Empty Rates in Wales</t>
+          <t>RSA Social London 22 November 2018</t>
         </is>
       </c>
       <c r="B239" t="inlineStr"/>
       <c r="C239" s="1" t="n">
-        <v>43390.64083626067</v>
+        <v>43410.67651355236</v>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/changes-to-empty-rates-in-wales</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-social-london-22-november-2018</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>RSA - Notice to Members - Subscriptions</t>
+          <t>GPCR Renewable Properties</t>
         </is>
       </c>
       <c r="B240" t="inlineStr"/>
       <c r="C240" s="1" t="n">
-        <v>43382.34427953362</v>
+        <v>43409.6172337963</v>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-notice-to-members-subscriptions</t>
+          <t>https://ratingsurveyorsassociation.org/documents/gpcr-renewable-properties</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Rating Surveyors Association Rules (September 2018) (Final)</t>
+          <t>GPCR Office Properties</t>
         </is>
       </c>
       <c r="B241" t="inlineStr"/>
       <c r="C241" s="1" t="n">
-        <v>43382.34412852167</v>
+        <v>43409.60734953704</v>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rating-surveyors-association-rules-september-2018-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/gpcr-office-properties</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2018 - 8th Nov 18 - Final</t>
+          <t>BRIL_4-2018</t>
         </is>
       </c>
       <c r="B242" t="inlineStr"/>
       <c r="C242" s="1" t="n">
-        <v>43354.43818191202</v>
+        <v>43409.48812268141</v>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2018-8th-nov-18-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril-4-2018</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>CPT - Expert Witness - Gardiner Theobald LLP v Jackson (VO) 2018</t>
+          <t>Rating (Property in Common Occupation) and Council Tax (Empty Dwellings) Act 2018</t>
         </is>
       </c>
       <c r="B243" t="inlineStr"/>
       <c r="C243" s="1" t="n">
-        <v>43346.7023661953</v>
+        <v>43409.35739476638</v>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-expert-witness-gardiner-theobald-llp-v-jackson-vo-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rating-property-in-common-occupation-and-council-tax-empty-dwellings-act-2018</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Mazars Draft Appeal Regs - 180823 NDR (Property in Common etc) Regulations 2018 v. 5 clean</t>
+          <t>RSA Lecture - Bristol - 7th Nov</t>
         </is>
       </c>
       <c r="B244" t="inlineStr"/>
       <c r="C244" s="1" t="n">
-        <v>43343.51394034291</v>
+        <v>43392.44054875977</v>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mazars-draft-appeal-regs-180823-ndr-property-in-common-etc-regulations-2018-v-5-clean</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-bristol-7th-nov</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Roll of Honour of the Association - Hon Members</t>
+          <t>Changes to Empty Rates in Wales</t>
         </is>
       </c>
       <c r="B245" t="inlineStr"/>
       <c r="C245" s="1" t="n">
-        <v>43343.45115740741</v>
+        <v>43390.64083626067</v>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/changes-to-empty-rates-in-wales</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Roll of Honour of the Association - Past Presidents</t>
+          <t>RSA - Notice to Members - Subscriptions</t>
         </is>
       </c>
       <c r="B246" t="inlineStr"/>
       <c r="C246" s="1" t="n">
-        <v>43343.45104166667</v>
+        <v>43382.34427953362</v>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-past-presidents</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-notice-to-members-subscriptions</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Roll of Honour of the Association - Hon Treasurers</t>
+          <t>Rating Surveyors Association Rules (September 2018) (Final)</t>
         </is>
       </c>
       <c r="B247" t="inlineStr"/>
       <c r="C247" s="1" t="n">
-        <v>43343.45087962963</v>
+        <v>43382.34412852167</v>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-treasurers</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rating-surveyors-association-rules-september-2018-final</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Roll of Honour of the Association - Hon Secretaries</t>
+          <t>RSA Guest Dinner 2018 - 8th Nov 18 - Final</t>
         </is>
       </c>
       <c r="B248" t="inlineStr"/>
       <c r="C248" s="1" t="n">
-        <v>43343.45075231481</v>
+        <v>43354.43818191202</v>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-secretaries</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2018-8th-nov-18-final</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>CCA - VOA Stats - August 2018</t>
+          <t>CPT - Expert Witness - Gardiner Theobald LLP v Jackson (VO) 2018</t>
         </is>
       </c>
       <c r="B249" t="inlineStr"/>
       <c r="C249" s="1" t="n">
-        <v>43334.33673805369</v>
+        <v>43346.7023661953</v>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cca-voa-stats-august-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-expert-witness-gardiner-theobald-llp-v-jackson-vo-2018</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>RSA Note - Guidance to Members on Appearance as Experts at Tribunal</t>
+          <t>Mazars Draft Appeal Regs - 180823 NDR (Property in Common etc) Regulations 2018 v. 5 clean</t>
         </is>
       </c>
       <c r="B250" t="inlineStr"/>
       <c r="C250" s="1" t="n">
-        <v>43325.63853289288</v>
+        <v>43343.51394034291</v>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-note-guidance-to-members-on-appearance-as-experts-at-tribunal</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mazars-draft-appeal-regs-180823-ndr-property-in-common-etc-regulations-2018-v-5-clean</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists, Appeals and Procedure) England Amendement Regs 2018 (Penalties)</t>
+          <t>Roll of Honour of the Association - Hon Members</t>
         </is>
       </c>
       <c r="B251" t="inlineStr"/>
       <c r="C251" s="1" t="n">
-        <v>43321.4338734265</v>
+        <v>43343.45115740741</v>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-appeals-and-procedure-england-amendement-regs-2018-penalties</t>
+          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-members</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists, Appeals and Procedure) England Amendement Regs 2018</t>
+          <t>Roll of Honour of the Association - Past Presidents</t>
         </is>
       </c>
       <c r="B252" t="inlineStr"/>
       <c r="C252" s="1" t="n">
-        <v>43317.48663334498</v>
+        <v>43343.45104166667</v>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-appeals-and-procedure-england-amendement-regs-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-past-presidents</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>RDHC 2018 FINAL</t>
+          <t>Roll of Honour of the Association - Hon Treasurers</t>
         </is>
       </c>
       <c r="B253" t="inlineStr"/>
       <c r="C253" s="1" t="n">
-        <v>43297.49662580182</v>
+        <v>43343.45087962963</v>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rdhc-2018-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-treasurers</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Empty Rates - Principled v Trafford [2018] EWHC 1687 (Admin)</t>
+          <t>Roll of Honour of the Association - Hon Secretaries</t>
         </is>
       </c>
       <c r="B254" t="inlineStr"/>
       <c r="C254" s="1" t="n">
-        <v>43290.42773574377</v>
+        <v>43343.45075231481</v>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/empty-rates-principled-v-trafford-2018-ewhc-1687-admin</t>
+          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-secretaries</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>VOA_BARs_Submission_Standards</t>
+          <t>CCA - VOA Stats - August 2018</t>
         </is>
       </c>
       <c r="B255" t="inlineStr"/>
       <c r="C255" s="1" t="n">
-        <v>43280.50388109367</v>
+        <v>43334.33673805369</v>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-bars-submission-standards</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cca-voa-stats-august-2018</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Website Test Document</t>
+          <t>RSA Note - Guidance to Members on Appearance as Experts at Tribunal</t>
         </is>
       </c>
       <c r="B256" t="inlineStr"/>
       <c r="C256" s="1" t="n">
-        <v>43262.63386822114</v>
+        <v>43325.63853289288</v>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/website-test-document</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-note-guidance-to-members-on-appearance-as-experts-at-tribunal</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Draft Non-Domestic Rating (Alteration of Lists and Appeals) (Engl...</t>
+          <t>The Non-Domestic Rating (Alteration of Lists, Appeals and Procedure) England Amendement Regs 2018 (Penalties)</t>
         </is>
       </c>
       <c r="B257" t="inlineStr"/>
       <c r="C257" s="1" t="n">
-        <v>43258.3748617327</v>
+        <v>43321.4338734265</v>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/draft-non-domestic-rating-alteration-of-lists-and-appeals-engl</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-appeals-and-procedure-england-amendement-regs-2018-penalties</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Keeling Schedule Non-Domestic Rating (Alteration of Lists and App...</t>
+          <t>The Non-Domestic Rating (Alteration of Lists, Appeals and Procedure) England Amendement Regs 2018</t>
         </is>
       </c>
       <c r="B258" t="inlineStr"/>
       <c r="C258" s="1" t="n">
-        <v>43258.37468568098</v>
+        <v>43317.48663334498</v>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/keeling-schedule-non-domestic-rating-alteration-of-lists-and-app</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-appeals-and-procedure-england-amendement-regs-2018</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Mazars Draft Regulations letter</t>
+          <t>RDHC 2018 FINAL</t>
         </is>
       </c>
       <c r="B259" t="inlineStr"/>
       <c r="C259" s="1" t="n">
-        <v>43258.37370843864</v>
+        <v>43297.49662580182</v>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mazars-draft-regulations-letter</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rdhc-2018-final</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>RSA Lectures  - Mazars Consultation part II - (London and Birmingham) June 2018</t>
+          <t>Empty Rates - Principled v Trafford [2018] EWHC 1687 (Admin)</t>
         </is>
       </c>
       <c r="B260" t="inlineStr"/>
       <c r="C260" s="1" t="n">
-        <v>43227.6008876125</v>
+        <v>43290.42773574377</v>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-mazars-consultation-part-ii-london-and-birmingham-june-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/empty-rates-principled-v-trafford-2018-ewhc-1687-admin</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>2021 AVD</t>
+          <t>VOA_BARs_Submission_Standards</t>
         </is>
       </c>
       <c r="B261" t="inlineStr"/>
       <c r="C261" s="1" t="n">
-        <v>43227.55841719501</v>
+        <v>43280.50388109367</v>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2021-avd</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-bars-submission-standards</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Rating Diploma - Contrcators 2018 F2F session agenda</t>
+          <t>Website Test Document</t>
         </is>
       </c>
       <c r="B262" t="inlineStr"/>
       <c r="C262" s="1" t="n">
-        <v>43220.72055080302</v>
+        <v>43262.63386822114</v>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rating-diploma-contrcators-2018-f2f-session-agenda</t>
+          <t>https://ratingsurveyorsassociation.org/documents/website-test-document</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>House of lords 2018 revised</t>
+          <t>Draft Non-Domestic Rating (Alteration of Lists and Appeals) (Engl...</t>
         </is>
       </c>
       <c r="B263" t="inlineStr"/>
       <c r="C263" s="1" t="n">
-        <v>43220.64690747156</v>
+        <v>43258.3748617327</v>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-2018-revised</t>
+          <t>https://ratingsurveyorsassociation.org/documents/draft-non-domestic-rating-alteration-of-lists-and-appeals-engl</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>House of Lords 2018</t>
+          <t>Keeling Schedule Non-Domestic Rating (Alteration of Lists and App...</t>
         </is>
       </c>
       <c r="B264" t="inlineStr"/>
       <c r="C264" s="1" t="n">
-        <v>43220.53898148148</v>
+        <v>43258.37468568098</v>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/keeling-schedule-non-domestic-rating-alteration-of-lists-and-app</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Anti avoidance consultation in Wales</t>
+          <t>Mazars Draft Regulations letter</t>
         </is>
       </c>
       <c r="B265" t="inlineStr"/>
       <c r="C265" s="1" t="n">
-        <v>43208.49966498737</v>
+        <v>43258.37370843864</v>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/anti-avoidance-consultation-in-wales</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mazars-draft-regulations-letter</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>VT Consolidated Practice Statement - Apr 2018</t>
+          <t>RSA Lectures  - Mazars Consultation part II - (London and Birmingham) June 2018</t>
         </is>
       </c>
       <c r="B266" t="inlineStr"/>
       <c r="C266" s="1" t="n">
-        <v>43187.53126660708</v>
+        <v>43227.6008876125</v>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/vt-consolidated-practice-statement-apr-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-mazars-consultation-part-ii-london-and-birmingham-june-2018</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Committee Elections 2018 - Ballot Papers - supporting docs</t>
+          <t>2021 AVD</t>
         </is>
       </c>
       <c r="B267" t="inlineStr"/>
       <c r="C267" s="1" t="n">
-        <v>43177.60395660761</v>
+        <v>43227.55841719501</v>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2018-ballot-papers-supporting-docs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2021-avd</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Committee Elections 2018 - Ballot Papers</t>
+          <t>Rating Diploma - Contrcators 2018 F2F session agenda</t>
         </is>
       </c>
       <c r="B268" t="inlineStr"/>
       <c r="C268" s="1" t="n">
-        <v>43177.60383164072</v>
+        <v>43220.72055080302</v>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2018-ballot-papers</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rating-diploma-contrcators-2018-f2f-session-agenda</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>RSA Consultation Response - Business rates in multi-occupied properties - Feb18</t>
+          <t>House of lords 2018 revised</t>
         </is>
       </c>
       <c r="B269" t="inlineStr"/>
       <c r="C269" s="1" t="n">
-        <v>43163.51113989668</v>
+        <v>43220.64690747156</v>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-consultation-response-business-rates-in-multi-occupied-properties-feb18</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-2018-revised</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Landmark Chambers Conference 2018</t>
+          <t>House of Lords 2018</t>
         </is>
       </c>
       <c r="B270" t="inlineStr"/>
       <c r="C270" s="1" t="n">
-        <v>43152.5063542025</v>
+        <v>43220.53898148148</v>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/landmark-chambers-conference-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-2018</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>RSA Members' Dinner April 2018</t>
+          <t>Anti avoidance consultation in Wales</t>
         </is>
       </c>
       <c r="B271" t="inlineStr"/>
       <c r="C271" s="1" t="n">
-        <v>43146.38010441321</v>
+        <v>43208.49966498737</v>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-april-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/anti-avoidance-consultation-in-wales</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t xml:space="preserve">Business Rates Information Letter (BRIL) 1/2018 </t>
+          <t>VT Consolidated Practice Statement - Apr 2018</t>
         </is>
       </c>
       <c r="B272" t="inlineStr"/>
       <c r="C272" s="1" t="n">
-        <v>43142.47775098804</v>
+        <v>43187.53126660708</v>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-information-letter-bril-1-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/vt-consolidated-practice-statement-apr-2018</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Valuation Tribunal Newsletter - Valuation in Practice No.47</t>
+          <t>Committee Elections 2018 - Ballot Papers - supporting docs</t>
         </is>
       </c>
       <c r="B273" t="inlineStr"/>
       <c r="C273" s="1" t="n">
-        <v>43136.46516952071</v>
+        <v>43177.60395660761</v>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-newsletter-valuation-in-practice-no-47</t>
+          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2018-ballot-papers-supporting-docs</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>RSA Committee Elections 2017 - Ballot Paper</t>
+          <t>Committee Elections 2018 - Ballot Papers</t>
         </is>
       </c>
       <c r="B274" t="inlineStr"/>
       <c r="C274" s="1" t="n">
-        <v>43134.42775737428</v>
+        <v>43177.60383164072</v>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-committee-elections-2017-ballot-paper</t>
+          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2018-ballot-papers</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>CPT National Rating Day 2017 - 17th May - New Flier</t>
+          <t>RSA Consultation Response - Business rates in multi-occupied properties - Feb18</t>
         </is>
       </c>
       <c r="B275" t="inlineStr"/>
       <c r="C275" s="1" t="n">
-        <v>43134.42775737428</v>
+        <v>43163.51113989668</v>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2017-17th-may-new-flier</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-consultation-response-business-rates-in-multi-occupied-properties-feb18</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner</t>
+          <t>Landmark Chambers Conference 2018</t>
         </is>
       </c>
       <c r="B276" t="inlineStr"/>
       <c r="C276" s="1" t="n">
-        <v>43134.42775737428</v>
+        <v>43152.5063542025</v>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner</t>
+          <t>https://ratingsurveyorsassociation.org/documents/landmark-chambers-conference-2018</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>RSA special offer - CPT Rating Day</t>
+          <t>RSA Members' Dinner April 2018</t>
         </is>
       </c>
       <c r="B277" t="inlineStr"/>
       <c r="C277" s="1" t="n">
-        <v>43134.42775737428</v>
+        <v>43146.38010441321</v>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-special-offer-cpt-rating-day</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-april-2018</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Reeves Valuations for Beluga House</t>
-[...1 lines deleted...]
-      </c>
+          <t xml:space="preserve">Business Rates Information Letter (BRIL) 1/2018 </t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr"/>
       <c r="C278" s="1" t="n">
-        <v>43134.42775737428</v>
+        <v>43142.47775098804</v>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/reeves-valuations-for-beluga-house</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-information-letter-bril-1-2018</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Member Application Details Current</t>
-[...1 lines deleted...]
-      </c>
+          <t>Valuation Tribunal Newsletter - Valuation in Practice No.47</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr"/>
       <c r="C279" s="1" t="n">
-        <v>43134.42775737428</v>
+        <v>43136.46516952071</v>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/member-application-details-current</t>
+          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-newsletter-valuation-in-practice-no-47</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Junior Application Details Current</t>
-[...1 lines deleted...]
-      </c>
+          <t>Monk Decision - Members Update and Press Release</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr"/>
       <c r="C280" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/junior-application-details-current</t>
+          <t>https://ratingsurveyorsassociation.org/documents/monk-decision-members-update-and-press-release</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Affiliate Application Details Current</t>
-[...1 lines deleted...]
-      </c>
+          <t>National Rating Day RSA</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr"/>
       <c r="C281" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/affiliate-application-details-current</t>
+          <t>https://ratingsurveyorsassociation.org/documents/national-rating-day-rsa</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>RSA - Dates for your diary 2017</t>
+          <t>APC Feedback</t>
         </is>
       </c>
       <c r="B282" t="inlineStr"/>
       <c r="C282" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-dates-for-your-diary-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/apc-feedback</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Chargeable Amounts) (England) Regs 2016</t>
+          <t xml:space="preserve">Welsh TR Consultation </t>
         </is>
       </c>
       <c r="B283" t="inlineStr"/>
       <c r="C283" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-chargeable-amounts-england-regs-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/welsh-tr-consultation</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Revised Welsh TR Consultation Document</t>
-[...2 lines deleted...]
-      <c r="B284" t="inlineStr"/>
+          <t>Discussion Document - Needs and Redistribution</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>Discussion Document - Needs and Redistribution</t>
+        </is>
+      </c>
       <c r="C284" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/revised-welsh-tr-consultation-document</t>
+          <t>https://ratingsurveyorsassociation.org/documents/discussion-document-needs-and-redistribution</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>UKSC 2013-0117-judgment (Mazars)</t>
-[...2 lines deleted...]
-      <c r="B285" t="inlineStr"/>
+          <t>Consultation Document - Business Rates Retention</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>Consultation Document - Business Rates Retention</t>
+        </is>
+      </c>
       <c r="C285" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/uksc-2013-0117-judgment-mazars</t>
+          <t>https://ratingsurveyorsassociation.org/documents/consultation-document-business-rates-retention</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>RSA Marketing Code of Conduct</t>
+          <t>RSA House of Lords 2016</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>RSA House of Lords 2016</t>
         </is>
       </c>
       <c r="C286" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-marketing-code-of-conduct</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-2016</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>RSA Disciplinary Rules</t>
+          <t>RSA Golf Flyer 2016 V5</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>Inaugural Golf Day, 16th September 2016</t>
         </is>
       </c>
       <c r="C287" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-disciplinary-rules</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-golf-flyer-2016-v5</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Government Transitional Relief Consultation Document</t>
+          <t>CPT National Rating Day 2017 - 17th May - New Flier</t>
         </is>
       </c>
       <c r="B288" t="inlineStr"/>
       <c r="C288" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/government-transitional-relief-consultation-document</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2017-17th-may-new-flier</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>RSA Members Dinner - HMS Flyer Final</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Guest Dinner</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr"/>
       <c r="C289" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-hms-flyer-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>RSA Committee Elections 2017 - Supporting Papers</t>
+          <t>RSA special offer - CPT Rating Day</t>
         </is>
       </c>
       <c r="B290" t="inlineStr"/>
       <c r="C290" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-committee-elections-2017-supporting-papers</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-special-offer-cpt-rating-day</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Monk Decision - Members Update and Press Release</t>
-[...2 lines deleted...]
-      <c r="B291" t="inlineStr"/>
+          <t>Reeves Valuations for Beluga House</t>
+        </is>
+      </c>
       <c r="C291" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/monk-decision-members-update-and-press-release</t>
+          <t>https://ratingsurveyorsassociation.org/documents/reeves-valuations-for-beluga-house</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 2017 - HMS Belfast compressed</t>
-[...4 lines deleted...]
-          <t>RSA Members' Dinner - compressed file</t>
+          <t>Member Application Details Current</t>
         </is>
       </c>
       <c r="C292" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2017-hms-belfast-compressed</t>
+          <t>https://ratingsurveyorsassociation.org/documents/member-application-details-current</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t xml:space="preserve">RSA Members Dinner 2017 - HMS Belfast </t>
-[...4 lines deleted...]
-          <t>Flyer for Members Dinner 2017</t>
+          <t>Junior Application Details Current</t>
         </is>
       </c>
       <c r="C293" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2017-hms-belfast</t>
+          <t>https://ratingsurveyorsassociation.org/documents/junior-application-details-current</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>RICS Rating Conference 2018 - Programme</t>
-[...2 lines deleted...]
-      <c r="B294" t="inlineStr"/>
+          <t>Affiliate Application Details Current</t>
+        </is>
+      </c>
       <c r="C294" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-conference-2018-programme</t>
+          <t>https://ratingsurveyorsassociation.org/documents/affiliate-application-details-current</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>22646 RICS Rating Conference 2018-03 FINAL</t>
+          <t>RSA - Dates for your diary 2017</t>
         </is>
       </c>
       <c r="B295" t="inlineStr"/>
       <c r="C295" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/22646-rics-rating-conference-2018-03-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-dates-for-your-diary-2017</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Case Report - Mr Peter McCrea (59374290v1 Legal)</t>
+          <t>The Non-Domestic Rating (Chargeable Amounts) (England) Regs 2016</t>
         </is>
       </c>
       <c r="B296" t="inlineStr"/>
       <c r="C296" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/case-report-mr-peter-mccrea-59374290v1-legal</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-chargeable-amounts-england-regs-2016</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>House of Commons Briefing Paper - Business rates 2017 Reval</t>
+          <t>Revised Welsh TR Consultation Document</t>
         </is>
       </c>
       <c r="B297" t="inlineStr"/>
       <c r="C297" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-business-rates-2017-reval</t>
+          <t>https://ratingsurveyorsassociation.org/documents/revised-welsh-tr-consultation-document</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Bond and Brown - 4th edition flyer</t>
+          <t>UKSC 2013-0117-judgment (Mazars)</t>
         </is>
       </c>
       <c r="B298" t="inlineStr"/>
       <c r="C298" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bond-and-brown-4th-edition-flyer</t>
+          <t>https://ratingsurveyorsassociation.org/documents/uksc-2013-0117-judgment-mazars</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>SSB Scheme Guidance</t>
-[...2 lines deleted...]
-      <c r="B299" t="inlineStr"/>
+          <t>RSA Marketing Code of Conduct</t>
+        </is>
+      </c>
       <c r="C299" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ssb-scheme-guidance</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-marketing-code-of-conduct</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>House of Commons Briefing Paper - Reviewing and reforming business rates</t>
-[...2 lines deleted...]
-      <c r="B300" t="inlineStr"/>
+          <t>RSA Disciplinary Rules</t>
+        </is>
+      </c>
       <c r="C300" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-reviewing-and-reforming-business-rates</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-disciplinary-rules</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>VOA &amp; Agent Interaction with VT (London Focussed)</t>
+          <t>Government Transitional Relief Consultation Document</t>
         </is>
       </c>
       <c r="B301" t="inlineStr"/>
       <c r="C301" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-agent-interaction-with-vt-london-focussed</t>
+          <t>https://ratingsurveyorsassociation.org/documents/government-transitional-relief-consultation-document</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>2017 RSA Town Committees</t>
-[...2 lines deleted...]
-      <c r="B302" t="inlineStr"/>
+          <t>RSA Members Dinner - HMS Flyer Final</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>RSA Members Dinner - HMS Flyer Final</t>
+        </is>
+      </c>
       <c r="C302" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2017-rsa-town-committees</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-hms-flyer-final</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>RSA Lecture Series - 10th October 2017</t>
+          <t>RSA Committee Elections 2017 - Supporting Papers</t>
         </is>
       </c>
       <c r="B303" t="inlineStr"/>
       <c r="C303" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-series-10th-october-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-committee-elections-2017-supporting-papers</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner Flyer Nov 2017</t>
+          <t>RSA Committee Elections 2017 - Ballot Paper</t>
         </is>
       </c>
       <c r="B304" t="inlineStr"/>
       <c r="C304" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-flyer-nov-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-committee-elections-2017-ballot-paper</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>The Barclay Report - Recommendations 22-8-17</t>
-[...2 lines deleted...]
-      <c r="B305" t="inlineStr"/>
+          <t>RSA Members Dinner 2017 - HMS Belfast compressed</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>RSA Members' Dinner - compressed file</t>
+        </is>
+      </c>
       <c r="C305" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-barclay-report-recommendations-22-8-17</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2017-hms-belfast-compressed</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>VOA_Business_Plan_2017_to_2019</t>
-[...2 lines deleted...]
-      <c r="B306" t="inlineStr"/>
+          <t xml:space="preserve">RSA Members Dinner 2017 - HMS Belfast </t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>Flyer for Members Dinner 2017</t>
+        </is>
+      </c>
       <c r="C306" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voabusinessplan2017to2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2017-hms-belfast</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>RSA Lectures (London 5 7 17) Final</t>
+          <t>RICS Rating Conference 2018 - Programme</t>
         </is>
       </c>
       <c r="B307" t="inlineStr"/>
       <c r="C307" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-london-5-7-17-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-conference-2018-programme</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Business Rates Budget 17 Schemes (SSB)</t>
+          <t>22646 RICS Rating Conference 2018-03 FINAL</t>
         </is>
       </c>
       <c r="B308" t="inlineStr"/>
       <c r="C308" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-budget-17-schemes-ssb</t>
+          <t>https://ratingsurveyorsassociation.org/documents/22646-rics-rating-conference-2018-03-final</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>RSA HOP Flyer 2017_2 Version small</t>
+          <t xml:space="preserve">RSA Lectures (Birmingham 18 1 18) </t>
         </is>
       </c>
       <c r="B309" t="inlineStr"/>
       <c r="C309" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-hop-flyer-20172-version-small</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-birmingham-18-1-18</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Revised Practice Note on Disrepair and Rating Post SC</t>
+          <t>Case Report - Mr Peter McCrea (59374290v1 Legal)</t>
         </is>
       </c>
       <c r="B310" t="inlineStr"/>
       <c r="C310" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/revised-practice-note-on-disrepair-and-rating-post-sc</t>
+          <t>https://ratingsurveyorsassociation.org/documents/case-report-mr-peter-mccrea-59374290v1-legal</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>National Rating Day RSA revised</t>
+          <t>House of Commons Briefing Paper - Business rates 2017 Reval</t>
         </is>
       </c>
       <c r="B311" t="inlineStr"/>
       <c r="C311" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/national-rating-day-rsa-revised</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-business-rates-2017-reval</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rates (Transitional Relief) (Scotland) Regulations 2017 No 85</t>
+          <t xml:space="preserve">RSA Lectures (London 15 1 18) </t>
         </is>
       </c>
       <c r="B312" t="inlineStr"/>
       <c r="C312" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-transitional-relief-scotland-regulations-2017-no-85</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-london-15-1-18</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>2017 - Scottish Relief Scheme expanatory note</t>
-[...6 lines deleted...]
-      </c>
+          <t xml:space="preserve">Mazars - Government con doc dec17 </t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr"/>
       <c r="C313" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2017-scottish-relief-scheme-expanatory-note</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mazars-government-con-doc-dec17</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mazars - Government con doc dec17 </t>
-[...2 lines deleted...]
-      <c r="B314" t="inlineStr"/>
+          <t>2017 - Scottish Relief Scheme expanatory note</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>2017 - Scottish Relief Scheme expanatory note</t>
+        </is>
+      </c>
       <c r="C314" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mazars-government-con-doc-dec17</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2017-scottish-relief-scheme-expanatory-note</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t xml:space="preserve">RSA Lectures (London 15 1 18) </t>
+          <t>The Non-Domestic Rates (Transitional Relief) (Scotland) Regulations 2017 No 85</t>
         </is>
       </c>
       <c r="B315" t="inlineStr"/>
       <c r="C315" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-london-15-1-18</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-transitional-relief-scotland-regulations-2017-no-85</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t xml:space="preserve">RSA Lectures (Birmingham 18 1 18) </t>
+          <t>National Rating Day RSA revised</t>
         </is>
       </c>
       <c r="B316" t="inlineStr"/>
       <c r="C316" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-birmingham-18-1-18</t>
+          <t>https://ratingsurveyorsassociation.org/documents/national-rating-day-rsa-revised</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>uksc-2015-0069-press-summary</t>
+          <t>Revised Practice Note on Disrepair and Rating Post SC</t>
         </is>
       </c>
       <c r="B317" t="inlineStr"/>
       <c r="C317" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/uksc-2015-0069-press-summary</t>
+          <t>https://ratingsurveyorsassociation.org/documents/revised-practice-note-on-disrepair-and-rating-post-sc</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>National Rating Day RSA</t>
+          <t>RSA HOP Flyer 2017_2 Version small</t>
         </is>
       </c>
       <c r="B318" t="inlineStr"/>
       <c r="C318" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/national-rating-day-rsa</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-hop-flyer-20172-version-small</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>APC Feedback</t>
+          <t>Business Rates Budget 17 Schemes (SSB)</t>
         </is>
       </c>
       <c r="B319" t="inlineStr"/>
       <c r="C319" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/apc-feedback</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-budget-17-schemes-ssb</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t xml:space="preserve">Welsh TR Consultation </t>
+          <t>RSA Lectures (London 5 7 17) Final</t>
         </is>
       </c>
       <c r="B320" t="inlineStr"/>
       <c r="C320" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/welsh-tr-consultation</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-london-5-7-17-final</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Discussion Document - Needs and Redistribution</t>
-[...6 lines deleted...]
-      </c>
+          <t>VOA_Business_Plan_2017_to_2019</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr"/>
       <c r="C321" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/discussion-document-needs-and-redistribution</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voabusinessplan2017to2019</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Consultation Document - Business Rates Retention</t>
-[...6 lines deleted...]
-      </c>
+          <t>The Barclay Report - Recommendations 22-8-17</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr"/>
       <c r="C322" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/consultation-document-business-rates-retention</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-barclay-report-recommendations-22-8-17</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>RSA House of Lords 2016</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Guest Dinner Flyer Nov 2017</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr"/>
       <c r="C323" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-flyer-nov-2017</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>RSA Golf Flyer 2016 V5</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Lecture Series - 10th October 2017</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr"/>
       <c r="C324" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-golf-flyer-2016-v5</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-series-10th-october-2017</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>JPIRVF - The Contractors Basis of valuation for rating purposes - 2nd edition - PGguidance 2017</t>
+          <t>2017 RSA Town Committees</t>
         </is>
       </c>
       <c r="B325" t="inlineStr"/>
       <c r="C325" s="1" t="n">
-        <v>42948.56474662077</v>
+        <v>43134.42775737428</v>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/jpirvf-the-contractors-basis-of-valuation-for-rating-purposes-2nd-edition-pgguidance-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2017-rsa-town-committees</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>BRIL_4-2017_Spring_Budget_update</t>
+          <t>VOA &amp; Agent Interaction with VT (London Focussed)</t>
         </is>
       </c>
       <c r="B326" t="inlineStr"/>
       <c r="C326" s="1" t="n">
-        <v>42907.58857638889</v>
+        <v>43134.42775737428</v>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril4-2017springbudgetupdate</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-agent-interaction-with-vt-london-focussed</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>RSA HoL Flyer 2017 - Final</t>
+          <t>House of Commons Briefing Paper - Reviewing and reforming business rates</t>
         </is>
       </c>
       <c r="B327" t="inlineStr"/>
       <c r="C327" s="1" t="n">
-        <v>42859.41672453703</v>
+        <v>43134.42775737428</v>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-hol-flyer-2017-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-reviewing-and-reforming-business-rates</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Rating_consultancy_4th_edition_PGguidance_2017</t>
+          <t>Bond and Brown - 4th edition flyer</t>
         </is>
       </c>
       <c r="B328" t="inlineStr"/>
       <c r="C328" s="1" t="n">
-        <v>42852.7156595173</v>
+        <v>43134.42775737428</v>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ratingconsultancy4theditionpgguidance2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bond-and-brown-4th-edition-flyer</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Rating_consultancy_3rd_ed_April_2010</t>
+          <t>SSB Scheme Guidance</t>
         </is>
       </c>
       <c r="B329" t="inlineStr"/>
       <c r="C329" s="1" t="n">
-        <v>42850.63491898148</v>
+        <v>43134.42775737428</v>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ratingconsultancy3rdedapril2010</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ssb-scheme-guidance</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Rating_appeals_4th_edition_PGguidance_2017</t>
+          <t>uksc-2015-0069-press-summary</t>
         </is>
       </c>
       <c r="B330" t="inlineStr"/>
       <c r="C330" s="1" t="n">
-        <v>42850.63179398148</v>
+        <v>43134.42775737428</v>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ratingappeals4theditionpgguidance2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/uksc-2015-0069-press-summary</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>RSA Golf Flyer 2017</t>
+          <t>JPIRVF - The Contractors Basis of valuation for rating purposes - 2nd edition - PGguidance 2017</t>
         </is>
       </c>
       <c r="B331" t="inlineStr"/>
       <c r="C331" s="1" t="n">
-        <v>42822.44674871497</v>
+        <v>42948.56474662077</v>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-golf-flyer-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/jpirvf-the-contractors-basis-of-valuation-for-rating-purposes-2nd-edition-pgguidance-2017</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>RSA Signed Accounts to Dec 2016</t>
+          <t>BRIL_4-2017_Spring_Budget_update</t>
         </is>
       </c>
       <c r="B332" t="inlineStr"/>
       <c r="C332" s="1" t="n">
-        <v>42822.34149305556</v>
+        <v>42907.58857638889</v>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril4-2017springbudgetupdate</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Valuation Tribunal for England (Council Tax and Rating Appeals) (Procedure) (Amendment) Regulations 2017 SI 2017 No 156</t>
+          <t>RSA HoL Flyer 2017 - Final</t>
         </is>
       </c>
       <c r="B333" t="inlineStr"/>
       <c r="C333" s="1" t="n">
-        <v>42814.7450925926</v>
+        <v>42859.41672453703</v>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-for-england-council-tax-and-rating-appeals-procedure-amendment-regulations-2017-si-2017-no-156</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-hol-flyer-2017-final</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Final Consolidated Practice Statement VTE 2017</t>
+          <t>Rating_consultancy_4th_edition_PGguidance_2017</t>
         </is>
       </c>
       <c r="B334" t="inlineStr"/>
       <c r="C334" s="1" t="n">
-        <v>42814.59171628999</v>
+        <v>42852.7156595173</v>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/final-consolidated-practice-statement-vte-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ratingconsultancy4theditionpgguidance2017</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations SI No 155 - 2017</t>
+          <t>Rating_consultancy_3rd_ed_April_2010</t>
         </is>
       </c>
       <c r="B335" t="inlineStr"/>
       <c r="C335" s="1" t="n">
-        <v>42813.59623435893</v>
+        <v>42850.63491898148</v>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-and-appeals-england-amendment-regulations-si-no-155-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ratingconsultancy3rdedapril2010</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Shaping the professionals of the future - RICS Response on APC changes</t>
+          <t>Rating_appeals_4th_edition_PGguidance_2017</t>
         </is>
       </c>
       <c r="B336" t="inlineStr"/>
       <c r="C336" s="1" t="n">
-        <v>42807.57623842593</v>
+        <v>42850.63179398148</v>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/shaping-the-professionals-of-the-future-rics-response-on-apc-changes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ratingappeals4theditionpgguidance2017</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>CCA - what it means to Occupiers and Landlords</t>
+          <t>RSA Golf Flyer 2017</t>
         </is>
       </c>
       <c r="B337" t="inlineStr"/>
       <c r="C337" s="1" t="n">
-        <v>42803.34756297444</v>
+        <v>42822.44674871497</v>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cca-what-it-means-to-occupiers-and-landlords</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-golf-flyer-2017</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma Conference Sept 17</t>
+          <t>RSA Signed Accounts to Dec 2016</t>
         </is>
       </c>
       <c r="B338" t="inlineStr"/>
       <c r="C338" s="1" t="n">
-        <v>42753.44446759259</v>
+        <v>42822.34149305556</v>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-conference-sept-17</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2016</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Letter regarding Local Government Finance Bill</t>
+          <t>Valuation Tribunal for England (Council Tax and Rating Appeals) (Procedure) (Amendment) Regulations 2017 SI 2017 No 156</t>
         </is>
       </c>
       <c r="B339" t="inlineStr"/>
       <c r="C339" s="1" t="n">
-        <v>42751.77744212963</v>
+        <v>42814.7450925926</v>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/letter-regarding-local-government-finance-bill</t>
+          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-for-england-council-tax-and-rating-appeals-procedure-amendment-regulations-2017-si-2017-no-156</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>NDR 2010 List VT Clearance Stats Q1 &amp; Q2 2016</t>
+          <t>Final Consolidated Practice Statement VTE 2017</t>
         </is>
       </c>
       <c r="B340" t="inlineStr"/>
       <c r="C340" s="1" t="n">
-        <v>42712.39172284942</v>
+        <v>42814.59171628999</v>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ndr-2010-list-vt-clearance-stats-q1-q2-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/final-consolidated-practice-statement-vte-2017</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Chargeable Amounts) (England) Regulations 2016</t>
+          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations SI No 155 - 2017</t>
         </is>
       </c>
       <c r="B341" t="inlineStr"/>
       <c r="C341" s="1" t="n">
-        <v>42698.55362268518</v>
+        <v>42813.59623435893</v>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-chargeable-amounts-england-regulations-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-and-appeals-england-amendment-regulations-si-no-155-2017</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>RSA OGM Minutes - 05 November 2015</t>
+          <t>Shaping the professionals of the future - RICS Response on APC changes</t>
         </is>
       </c>
       <c r="B342" t="inlineStr"/>
       <c r="C342" s="1" t="n">
-        <v>42677.38329861111</v>
+        <v>42807.57623842593</v>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-ogm-minutes-05-november-2015</t>
+          <t>https://ratingsurveyorsassociation.org/documents/shaping-the-professionals-of-the-future-rics-response-on-apc-changes</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>VOA Business Plan 2016-18</t>
+          <t>CCA - what it means to Occupiers and Landlords</t>
         </is>
       </c>
       <c r="B343" t="inlineStr"/>
       <c r="C343" s="1" t="n">
-        <v>42676.40084490741</v>
+        <v>42803.34756297444</v>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-business-plan-2016-18</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cca-what-it-means-to-occupiers-and-landlords</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>House of Commons Briefing Paper - Business Rates- the 2017</t>
+          <t>RICS Rating Diploma Conference Sept 17</t>
         </is>
       </c>
       <c r="B344" t="inlineStr"/>
       <c r="C344" s="1" t="n">
-        <v>42659.91945483558</v>
+        <v>42753.44446759259</v>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-business-rates-the-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-conference-sept-17</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>RSA Check Challenge Appeal Response - Oct 2016</t>
+          <t>Letter regarding Local Government Finance Bill</t>
         </is>
       </c>
       <c r="B345" t="inlineStr"/>
       <c r="C345" s="1" t="n">
-        <v>42654.7859375</v>
+        <v>42751.77744212963</v>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-check-challenge-appeal-response-oct-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/letter-regarding-local-government-finance-bill</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Check, challenge, appeal: reforming business rates appeals - consultation on statutory implementation</t>
-[...6 lines deleted...]
-      </c>
+          <t>NDR 2010 List VT Clearance Stats Q1 &amp; Q2 2016</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr"/>
       <c r="C346" s="1" t="n">
-        <v>42598.56056712963</v>
+        <v>42712.39172284942</v>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/check-challenge-appeal-reforming-business-rates-appeals-consultation-on-statutory-implementation</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ndr-2010-list-vt-clearance-stats-q1-q2-2016</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>RSA response to consultation on frequency of valuations</t>
+          <t>The Non-Domestic Rating (Chargeable Amounts) (England) Regulations 2016</t>
         </is>
       </c>
       <c r="B347" t="inlineStr"/>
       <c r="C347" s="1" t="n">
-        <v>42569.41087962963</v>
+        <v>42698.55362268518</v>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-consultation-on-frequency-of-valuations</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-chargeable-amounts-england-regulations-2016</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Reforming Business Rates Appeal - Government Response</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA OGM Minutes - 05 November 2015</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr"/>
       <c r="C348" s="1" t="n">
-        <v>42557.74689814815</v>
+        <v>42677.38329861111</v>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/reforming-business-rates-appeal-government-response</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-ogm-minutes-05-november-2015</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Reforming_Business_Rates_Appeal_Summary_of_Responses</t>
-[...6 lines deleted...]
-      </c>
+          <t>VOA Business Plan 2016-18</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr"/>
       <c r="C349" s="1" t="n">
-        <v>42557.74689814815</v>
+        <v>42676.40084490741</v>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/reformingbusinessratesappealsummaryofresponses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-business-plan-2016-18</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Business rates - BRIEFING PAPER</t>
-[...6 lines deleted...]
-      </c>
+          <t>House of Commons Briefing Paper - Business Rates- the 2017</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr"/>
       <c r="C350" s="1" t="n">
-        <v>42493.78077965774</v>
+        <v>42659.91945483558</v>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-briefing-paper</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-business-rates-the-2017</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Honorary Treasurers of the Association</t>
+          <t>RSA Check Challenge Appeal Response - Oct 2016</t>
         </is>
       </c>
       <c r="B351" t="inlineStr"/>
       <c r="C351" s="1" t="n">
-        <v>42488.01766203704</v>
+        <v>42654.7859375</v>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/honorary-treasurers-of-the-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-check-challenge-appeal-response-oct-2016</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Honorary Secretaries of the Association</t>
-[...2 lines deleted...]
-      <c r="B352" t="inlineStr"/>
+          <t>Check, challenge, appeal: reforming business rates appeals - consultation on statutory implementation</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>Consultation Document - CCA consultation on statutory implementation</t>
+        </is>
+      </c>
       <c r="C352" s="1" t="n">
-        <v>42488.01627314815</v>
+        <v>42598.56056712963</v>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/honorary-secretaries-of-the-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/check-challenge-appeal-reforming-business-rates-appeals-consultation-on-statutory-implementation</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Mess Secretaries of the Association</t>
+          <t>RSA response to consultation on frequency of valuations</t>
         </is>
       </c>
       <c r="B353" t="inlineStr"/>
       <c r="C353" s="1" t="n">
-        <v>42488.01439814815</v>
+        <v>42569.41087962963</v>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mess-secretaries-of-the-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-consultation-on-frequency-of-valuations</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Current Honorary Members of the Association</t>
-[...2 lines deleted...]
-      <c r="B354" t="inlineStr"/>
+          <t>Reforming Business Rates Appeal - Government Response</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>Reforming Business Rates Appeal - Government Response</t>
+        </is>
+      </c>
       <c r="C354" s="1" t="n">
-        <v>42488.0128587963</v>
+        <v>42557.74689814815</v>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/current-honorary-members-of-the-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/reforming-business-rates-appeal-government-response</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Presidents of the Rating Surveyors' Association</t>
-[...2 lines deleted...]
-      <c r="B355" t="inlineStr"/>
+          <t>Reforming_Business_Rates_Appeal_Summary_of_Responses</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>Reforming Business Rates Appeal -Summary of Responses</t>
+        </is>
+      </c>
       <c r="C355" s="1" t="n">
-        <v>42488.00581018518</v>
+        <v>42557.74689814815</v>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/presidents-of-the-rating-surveyors-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/reformingbusinessratesappealsummaryofresponses</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 2016</t>
+          <t>Business rates - BRIEFING PAPER</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Churchill War Rooms, Clive Steps, King Charles St. London. SW1A 2AQ</t>
+          <t>An interesting summary of the how things currently stand.</t>
         </is>
       </c>
       <c r="C356" s="1" t="n">
-        <v>42487.77083333334</v>
+        <v>42493.78077965774</v>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-briefing-paper</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Pre-Order Form RSA Members Dinner 2016</t>
-[...6 lines deleted...]
-      </c>
+          <t>Honorary Treasurers of the Association</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr"/>
       <c r="C357" s="1" t="n">
-        <v>42487.77083333334</v>
+        <v>42488.01766203704</v>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/pre-order-form-rsa-members-dinner-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/honorary-treasurers-of-the-association</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>RSA Guest dinner 2016 flyer revised</t>
+          <t>Honorary Secretaries of the Association</t>
         </is>
       </c>
       <c r="B358" t="inlineStr"/>
       <c r="C358" s="1" t="n">
-        <v>42482.62291666667</v>
+        <v>42488.01627314815</v>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2016-flyer-revised</t>
+          <t>https://ratingsurveyorsassociation.org/documents/honorary-secretaries-of-the-association</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Valuation Tribunal for England Mango Tree Restaurant</t>
-[...1 lines deleted...]
-      </c>
+          <t>Mess Secretaries of the Association</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr"/>
       <c r="C359" s="1" t="n">
-        <v>42178.5</v>
+        <v>42488.01439814815</v>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-for-england-mango-tree-restaurant</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mess-secretaries-of-the-association</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>PGN 3 - VO's representation at the hearing</t>
-[...1 lines deleted...]
-      </c>
+          <t>Current Honorary Members of the Association</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr"/>
       <c r="C360" s="1" t="n">
-        <v>42178.5</v>
+        <v>42488.0128587963</v>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/pgn-3-vos-representation-at-the-hearing</t>
+          <t>https://ratingsurveyorsassociation.org/documents/current-honorary-members-of-the-association</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>LVAC Opinion Hutchinson 3G</t>
-[...1 lines deleted...]
-      </c>
+          <t>Presidents of the Rating Surveyors' Association</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr"/>
       <c r="C361" s="1" t="n">
-        <v>42178.5</v>
+        <v>42488.00581018518</v>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/lvac-opinion-hutchinson-3g</t>
+          <t>https://ratingsurveyorsassociation.org/documents/presidents-of-the-rating-surveyors-association</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Tribunals, Courts and Enforcement Act Iceland Food Stores</t>
+          <t>RSA Members Dinner 2016</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>Churchill War Rooms, Clive Steps, King Charles St. London. SW1A 2AQ</t>
         </is>
       </c>
       <c r="C362" s="1" t="n">
-        <v>42178.5</v>
+        <v>42487.77083333334</v>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/tribunals-courts-and-enforcement-act-iceland-food-stores</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2016</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Valuation-Office-Agency-People-Survey-2014</t>
+          <t>Pre-Order Form RSA Members Dinner 2016</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>Pre-Order Form for Additional Drinks</t>
         </is>
       </c>
       <c r="C363" s="1" t="n">
-        <v>42178.5</v>
+        <v>42487.77083333334</v>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/valuation-office-agency-people-survey-2014</t>
+          <t>https://ratingsurveyorsassociation.org/documents/pre-order-form-rsa-members-dinner-2016</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>PGN 4 - NDR Appeals Failure by the parties to agree areas</t>
-[...1 lines deleted...]
-      </c>
+          <t>RSA Guest dinner 2016 flyer revised</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr"/>
       <c r="C364" s="1" t="n">
-        <v>42178.5</v>
+        <v>42482.62291666667</v>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/pgn-4-ndr-appeals-failure-by-the-parties-to-agree-areas</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2016-flyer-revised</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>BRIL_5_2015_Business_Rates_Review</t>
         </is>
       </c>
       <c r="C365" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/bril52015businessratesreview</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>RSA Rules February 2022</t>
         </is>
       </c>
       <c r="B366" t="inlineStr"/>
       <c r="C366" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-february-2022</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
+          <t>Valuation Tribunal for England Mango Tree Restaurant</t>
+        </is>
+      </c>
+      <c r="C367" s="1" t="n">
+        <v>42178.5</v>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-for-england-mango-tree-restaurant</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr">
+        <is>
+          <t>PGN 3 - VO's representation at the hearing</t>
+        </is>
+      </c>
+      <c r="C368" s="1" t="n">
+        <v>42178.5</v>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/pgn-3-vos-representation-at-the-hearing</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr">
+        <is>
+          <t>LVAC Opinion Hutchinson 3G</t>
+        </is>
+      </c>
+      <c r="C369" s="1" t="n">
+        <v>42178.5</v>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/lvac-opinion-hutchinson-3g</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr">
+        <is>
+          <t>Tribunals, Courts and Enforcement Act Iceland Food Stores</t>
+        </is>
+      </c>
+      <c r="C370" s="1" t="n">
+        <v>42178.5</v>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/tribunals-courts-and-enforcement-act-iceland-food-stores</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr">
+        <is>
+          <t>PGN 4 - NDR Appeals Failure by the parties to agree areas</t>
+        </is>
+      </c>
+      <c r="C371" s="1" t="n">
+        <v>42178.5</v>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/pgn-4-ndr-appeals-failure-by-the-parties-to-agree-areas</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr">
+        <is>
+          <t>Valuation-Office-Agency-People-Survey-2014</t>
+        </is>
+      </c>
+      <c r="C372" s="1" t="n">
+        <v>42178.5</v>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/valuation-office-agency-people-survey-2014</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr">
+        <is>
           <t>RSA Members Dinner April 15 2015</t>
         </is>
       </c>
-      <c r="C367" s="1" t="n">
+      <c r="C373" s="1" t="n">
         <v>42109.76041666666</v>
       </c>
-      <c r="D367" t="inlineStr">
+      <c r="D373" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-april-15-2015</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>