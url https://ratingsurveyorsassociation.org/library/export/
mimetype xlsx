--- v1 (2026-05-15)
+++ v2 (2026-06-07)
@@ -445,6422 +445,6438 @@
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Published At</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Url</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>RSA signed accounts to Dec 2024</t>
+          <t>RSA CPD 2023-02-08 Repair Karl List Video</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="C2" s="1" t="n">
-        <v>46148.55931712963</v>
+        <v>46157.62918981481</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-2023-02-08-repair-karl-list-video</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>RSA CPD RICS professional ethics 21st September 2022 Video</t>
+          <t>RSA signed accounts to Dec 2024</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" s="1" t="n">
-        <v>46125.45436342592</v>
+        <v>46148.55931712963</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-rics-professional-ethics-21st-september-2022-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2024</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Contractors Method of Valuation Video</t>
+          <t>RSA CPD RICS professional ethics 21st September 2022 Video</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" s="1" t="n">
-        <v>46124.81006944444</v>
+        <v>46125.45436342592</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/contractors-method-of-valuation-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-rics-professional-ethics-21st-september-2022-video</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>RSA CPD Event - Thursday 20th January 2022 Video</t>
+          <t>Contractors Method of Valuation Video</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="C5" s="1" t="n">
-        <v>46124.79097222222</v>
+        <v>46124.81006944444</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-thursday-20th-january-2022-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/contractors-method-of-valuation-video</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>RSA CPD event 3 February 2022 Video</t>
+          <t>RSA CPD Event - Thursday 20th January 2022 Video</t>
         </is>
       </c>
       <c r="B6" t="inlineStr"/>
       <c r="C6" s="1" t="n">
-        <v>46124.78381944444</v>
+        <v>46124.79097222222</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-3-february-2022-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-thursday-20th-january-2022-video</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Reforms to Business Rates system Video</t>
+          <t>RSA CPD event 3 February 2022 Video</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" s="1" t="n">
-        <v>46124.77829861111</v>
+        <v>46124.78381944444</v>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/reforms-to-business-rates-system-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-3-february-2022-video</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>The Non Domestic Rates Bill with Luke Wilcox Video</t>
+          <t>Reforms to Business Rates system Video</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="C8" s="1" t="n">
-        <v>46123.52002314815</v>
+        <v>46124.77829861111</v>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-bill-with-luke-wilcox-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/reforms-to-business-rates-system-video</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Topical APC matters concerning the Local Taxation and Assessment Pathway Video</t>
+          <t>The Non Domestic Rates Bill with Luke Wilcox Video</t>
         </is>
       </c>
       <c r="B9" t="inlineStr"/>
       <c r="C9" s="1" t="n">
-        <v>46123.50799768518</v>
+        <v>46123.52002314815</v>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-bill-with-luke-wilcox-video</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Basic Rating Fundamentals and Landmark Case Law Video</t>
+          <t>Topical APC matters concerning the Local Taxation and Assessment Pathway Video</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
       <c r="C10" s="1" t="n">
-        <v>46123.50027777778</v>
+        <v>46123.50799768518</v>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/basic-rating-fundamentals-and-landmark-case-law-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway-video</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>CCA Q and A Feb 2026</t>
+          <t>Basic Rating Fundamentals and Landmark Case Law Video</t>
         </is>
       </c>
       <c r="B11" t="inlineStr"/>
       <c r="C11" s="1" t="n">
-        <v>46122.46063657408</v>
+        <v>46123.50027777778</v>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cca-q-and-a-feb-2026</t>
+          <t>https://ratingsurveyorsassociation.org/documents/basic-rating-fundamentals-and-landmark-case-law-video</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>RSA Response to HM Treasury’s Business Rates and Investment Call for Evidence</t>
-[...6 lines deleted...]
-      </c>
+          <t>CCA Q and A Feb 2026</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr"/>
       <c r="C12" s="1" t="n">
-        <v>46098.50751157408</v>
+        <v>46122.46063657408</v>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-hm-treasury-s-business-rates-and-investment-call-for-evidence</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cca-q-and-a-feb-2026</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>ballot-paper-for-committee-election-2026</t>
+          <t>RSA Response to HM Treasury’s Business Rates and Investment Call for Evidence</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>ballot-paper-for-committee-election-2026</t>
+          <t>RSA Response to HM Treasury’s Business Rates and Investment Call for Evidence</t>
         </is>
       </c>
       <c r="C13" s="1" t="n">
-        <v>46085.63101851852</v>
+        <v>46098.50751157408</v>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-paper-for-committee-election-2026</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-hm-treasury-s-business-rates-and-investment-call-for-evidence</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Supporting information for candidates 2026</t>
+          <t>ballot-paper-for-committee-election-2026</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>supporting-information-for-candidates</t>
+          <t>ballot-paper-for-committee-election-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="n">
-        <v>46085.62327546296</v>
+        <v>46085.63101851852</v>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/supporting-information-for-candidates-2026</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-paper-for-committee-election-2026</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
+          <t>Supporting information for candidates 2026</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>supporting-information-for-candidates</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="n">
+        <v>46085.62327546296</v>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/supporting-information-for-candidates-2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
           <t xml:space="preserve">“Best of 2025” Case Law update </t>
         </is>
       </c>
-      <c r="B15" t="inlineStr">
+      <c r="B16" t="inlineStr">
         <is>
           <t>Hosted by Nicholas Dudzinski MRICS, with Wayne Cox, past Chair of the Rating Diploma Holders’ Section and current Head of Leisure &amp; Licensed Property within the National Valuation Unit at the Valuation Office Agency, providing a “Best of 2025” Case Law update covering the following areas:
 •	Moore (VO) v Caroline Bailey – 7 Oct 2024
 •	Iya Patarkatsishvili v William Woodward-Fisher - High Court decision – 10 Feb 2025
 •	BNPPDS (J) Limited ad BCI Limited (as Trustees of the Blackrock Industrial Trust) v Hitchings (VO)  26 March 2025
 •	The Mayor and Commonality and Citizens of the City of London v (1) 48th Street Holding Ltd (2) Principled Offsite Logistics Ltd – High Court decision - 15 May 2025
 •	Emma Owen v Bunyan (VO) 12 Feb 2025
 •	Robert Dyas Holdings Limited v Moore (VO) 5 June 2025
 The slides from the webinar are enclosed within the link.</t>
         </is>
       </c>
-      <c r="C15" s="1" t="n">
+      <c r="C16" s="1" t="n">
         <v>46083.64177083333</v>
       </c>
-      <c r="D15" t="inlineStr">
+      <c r="D16" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/best-of-2025-case-law-update</t>
-        </is>
-[...14 lines deleted...]
-          <t>https://ratingsurveyorsassociation.org/documents/members-dinner-2026-flier</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Rating consultancy code of practice 5th Edition</t>
-[...6 lines deleted...]
-      </c>
+          <t>Members Dinner 2026 flier</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr"/>
       <c r="C17" s="1" t="n">
-        <v>45925.45238425926</v>
+        <v>46054.43613425926</v>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rating-consultancy-code-of-practice-5th-edition</t>
+          <t>https://ratingsurveyorsassociation.org/documents/members-dinner-2026-flier</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Guest Dinner 2025</t>
-[...2 lines deleted...]
-      <c r="B18" t="inlineStr"/>
+          <t>Rating consultancy code of practice 5th Edition</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Rating consultancy code of practice 5th Edition effective from 1st June 2024</t>
+        </is>
+      </c>
       <c r="C18" s="1" t="n">
-        <v>45918.42810185185</v>
+        <v>45925.45238425926</v>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/guest-dinner-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rating-consultancy-code-of-practice-5th-edition</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>GPCR Log September 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Guest Dinner 2025</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr"/>
       <c r="C19" s="1" t="n">
-        <v>45916.45159722222</v>
+        <v>45918.42810185185</v>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/gpcr-log-september-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/guest-dinner-2025</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 20th November 2025</t>
+          <t>GPCR Log September 2025</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner November 2025</t>
+          <t>GPCR Log September 2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="n">
-        <v>45870.51997685185</v>
+        <v>45916.45159722222</v>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-20th-november-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/gpcr-log-september-2025</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Lords Cricket</t>
+          <t>RSA Guest Dinner 20th November 2025</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Lords cricket photo</t>
+          <t>RSA Guest Dinner November 2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="n">
-        <v>45839.53967592592</v>
+        <v>45870.51997685185</v>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/lords-cricket</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-20th-november-2025</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2023 List GPCR Coordination Non-Retail 07.05.2025</t>
-[...2 lines deleted...]
-      <c r="B22" t="inlineStr"/>
+          <t>Lords Cricket</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Lords cricket photo</t>
+        </is>
+      </c>
       <c r="C22" s="1" t="n">
-        <v>45786.67200231482</v>
+        <v>45839.53967592592</v>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2023-list-gpcr-coordination-non-retail-07-05-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/lords-cricket</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Certificate in Rating</t>
-[...6 lines deleted...]
-      </c>
+          <t>2023 List GPCR Coordination Non-Retail 07.05.2025</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr"/>
       <c r="C23" s="1" t="n">
-        <v>45786.61872685186</v>
+        <v>45786.67200231482</v>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/certificate-in-rating</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2023-list-gpcr-coordination-non-retail-07-05-2025</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>NNDR Act 2025</t>
+          <t>Certificate in Rating</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>NNDR Multipliers and Private Schools Act 2025</t>
+          <t>IRRV’s Certificate in Rating in association with the Rating Surveyors’ Association</t>
         </is>
       </c>
       <c r="C24" s="1" t="n">
-        <v>45761.71494212963</v>
+        <v>45786.61872685186</v>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/nndr-act-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/certificate-in-rating</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Transforming Business Rates</t>
+          <t>NNDR Act 2025</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Transforming business rates response</t>
+          <t>NNDR Multipliers and Private Schools Act 2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="n">
-        <v>45747.69864583333</v>
+        <v>45761.71494212963</v>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/transforming-business-rates</t>
+          <t>https://ratingsurveyorsassociation.org/documents/nndr-act-2025</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>election 2025 supporting doc</t>
-[...2 lines deleted...]
-      <c r="B26" t="inlineStr"/>
+          <t>Transforming Business Rates</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Transforming business rates response</t>
+        </is>
+      </c>
       <c r="C26" s="1" t="n">
-        <v>45732.77637731482</v>
+        <v>45747.69864583333</v>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/election-2025-supporting-doc</t>
+          <t>https://ratingsurveyorsassociation.org/documents/transforming-business-rates</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>RSA Members Dinner Flyer 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>election 2025 supporting doc</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr"/>
       <c r="C27" s="1" t="n">
-        <v>45729.34980324074</v>
+        <v>45732.77637731482</v>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-flyer-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/election-2025-supporting-doc</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>RSA CPD 5 March 2025 Video Recording</t>
-[...2 lines deleted...]
-      <c r="B28" t="inlineStr"/>
+          <t>RSA Members Dinner Flyer 2025</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Members Dinner Flyer 2025</t>
+        </is>
+      </c>
       <c r="C28" s="1" t="n">
-        <v>45726.76545138889</v>
+        <v>45729.34980324074</v>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-5-march-2025-video-recording</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-flyer-2025</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>MD 2025 flyer</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA CPD 5 March 2025 Video Recording</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr"/>
       <c r="C29" s="1" t="n">
-        <v>45724.83106481482</v>
+        <v>45726.76545138889</v>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/md-2025-flyer</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-5-march-2025-video-recording</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Acting as both Expert and Advocate at Valuation Tribunal - a practical approach</t>
+          <t>MD 2025 flyer</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Acting as both Expert and Advocate at Valuation Tribunal - a practical approach - Blake Penfold</t>
+          <t>MD 2025 flyer</t>
         </is>
       </c>
       <c r="C30" s="1" t="n">
-        <v>45700.81460648148</v>
+        <v>45724.83106481482</v>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/acting-as-both-expert-and-advocate-at-valuation-tribunal-a-practical-approach</t>
+          <t>https://ratingsurveyorsassociation.org/documents/md-2025-flyer</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>2023 List - GPCR Log</t>
+          <t>Acting as both Expert and Advocate at Valuation Tribunal - a practical approach</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>GPCR Log January 2025</t>
+          <t>Acting as both Expert and Advocate at Valuation Tribunal - a practical approach - Blake Penfold</t>
         </is>
       </c>
       <c r="C31" s="1" t="n">
-        <v>45694.77369212963</v>
+        <v>45700.81460648148</v>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2023-list-gpcr-log</t>
+          <t>https://ratingsurveyorsassociation.org/documents/acting-as-both-expert-and-advocate-at-valuation-tribunal-a-practical-approach</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
+          <t>2023 List - GPCR Log</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>GPCR Log January 2025</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="n">
+        <v>45694.77369212963</v>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/2023-list-gpcr-log</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
           <t>RSA CPD webinar slides: Prosser v Ricketts [2024] UKUT 264 (LC) and LionHeart</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
+      <c r="B33" t="inlineStr">
         <is>
           <t xml:space="preserve">Roger Cohen has always taken a keen interest in business rates and is therefore well placed to review for us the case of Prosser v Ricketts [2024] UKUT 264 (LC) in his talk, “Where do you keep your briefs? Barristers’ chambers and the unit of assessment.”
 After 23 years at Bryan Cave Leighton Paisner, Roger has recently moved on from his role as a highly respected senior counsel to enjoy the greater flexibility of self-employment as a legal consultant.
 Roger’s talk will be around 35 minutes followed by an on-line Q&amp;A.
 Faye Smith of LionHeart will then give us an introduction to the charity supported by the RSA for many years. While most of us have heard of LionHeart, many of us may be a little uncertain of what they do. Faye will put that right by telling us how the charity looks to support RICS professionals in both good times and bad, throughout their working life and beyond.
 </t>
         </is>
       </c>
-      <c r="C32" s="1" t="n">
+      <c r="C33" s="1" t="n">
         <v>45688.6124537037</v>
       </c>
-      <c r="D32" t="inlineStr">
+      <c r="D33" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-slides-prosser-v-ricketts-2024-ukut-264-lc-and-lionheart</t>
-        </is>
-[...18 lines deleted...]
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-of-the-association-revised-sept-2024</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Calendar 2025</t>
+          <t>RSA Rules of the Association Revised Sept 2024</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Calendar 2025 details</t>
+          <t>Updated Rules of Association</t>
         </is>
       </c>
       <c r="C34" s="1" t="n">
-        <v>45589.78313010726</v>
+        <v>45677.49907407408</v>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/calendar-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-of-the-association-revised-sept-2024</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Diprats calendar 2025</t>
-[...2 lines deleted...]
-      <c r="B35" t="inlineStr"/>
+          <t>Calendar 2025</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Calendar 2025 details</t>
+        </is>
+      </c>
       <c r="C35" s="1" t="n">
-        <v>45589.78198261185</v>
+        <v>45589.78313010726</v>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/diprats-calendar-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/calendar-2025</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>RSA Rule change notification</t>
-[...6 lines deleted...]
-      </c>
+          <t>Diprats calendar 2025</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr"/>
       <c r="C36" s="1" t="n">
-        <v>45573.60358754211</v>
+        <v>45589.78198261185</v>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rule-change-notification</t>
+          <t>https://ratingsurveyorsassociation.org/documents/diprats-calendar-2025</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2024</t>
-[...2 lines deleted...]
-      <c r="B37" t="inlineStr"/>
+          <t>RSA Rule change notification</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Proposed rule changes October 2024</t>
+        </is>
+      </c>
       <c r="C37" s="1" t="n">
-        <v>45560.42239008041</v>
+        <v>45573.60358754211</v>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rule-change-notification</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>2023 Rating List GPCR Corodination Non-Retail</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Guest Dinner 2024</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr"/>
       <c r="C38" s="1" t="n">
-        <v>45524.76417452898</v>
+        <v>45560.42239008041</v>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2023-rating-list-gpcr-corodination-non-retail</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2024</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>GPCR Log (30-Jul-24)</t>
+          <t>2023 Rating List GPCR Corodination Non-Retail</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>GPCR Log as at 30-JUl-24</t>
+          <t>2023 Rating List GPCR Corodination Non-Retail</t>
         </is>
       </c>
       <c r="C39" s="1" t="n">
-        <v>45524.66226441501</v>
+        <v>45524.76417452898</v>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/gpcr-log-30-jul-24</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2023-rating-list-gpcr-corodination-non-retail</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>RSA signed accounts to Dec 2023</t>
-[...2 lines deleted...]
-      <c r="B40" t="inlineStr"/>
+          <t>GPCR Log (30-Jul-24)</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>GPCR Log as at 30-JUl-24</t>
+        </is>
+      </c>
       <c r="C40" s="1" t="n">
-        <v>45397.7055288244</v>
+        <v>45524.66226441501</v>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/gpcr-log-30-jul-24</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Property Chamber Invitation to careers evening</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA signed accounts to Dec 2023</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr"/>
       <c r="C41" s="1" t="n">
-        <v>45386.72018142384</v>
+        <v>45397.7055288244</v>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/property-chamber-invitation-to-careers-evening</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2023</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">UT Changes to Practice Directions </t>
+          <t>Property Chamber Invitation to careers evening</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Slides from RSA CPD 3 April 2024</t>
+          <t>Property Chamber Invitation to careers evening</t>
         </is>
       </c>
       <c r="C42" s="1" t="n">
-        <v>45386.70185930728</v>
+        <v>45386.72018142384</v>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ut-changes-to-practice-directions</t>
+          <t>https://ratingsurveyorsassociation.org/documents/property-chamber-invitation-to-careers-evening</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>House of Lords flyer 2024</t>
-[...2 lines deleted...]
-      <c r="B43" t="inlineStr"/>
+          <t xml:space="preserve">UT Changes to Practice Directions </t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Slides from RSA CPD 3 April 2024</t>
+        </is>
+      </c>
       <c r="C43" s="1" t="n">
-        <v>45375.85403935185</v>
+        <v>45386.70185930728</v>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-flyer-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ut-changes-to-practice-directions</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>2024 ballot supporting statements</t>
+          <t>House of Lords flyer 2024</t>
         </is>
       </c>
       <c r="B44" t="inlineStr"/>
       <c r="C44" s="1" t="n">
-        <v>45364.61906148252</v>
+        <v>45375.85403935185</v>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2024-ballot-supporting-statements</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-flyer-2024</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Ballot form 2024</t>
+          <t>2024 ballot supporting statements</t>
         </is>
       </c>
       <c r="B45" t="inlineStr"/>
       <c r="C45" s="1" t="n">
-        <v>45364.61821448446</v>
+        <v>45364.61906148252</v>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-form-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2024-ballot-supporting-statements</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>BR consultation on Avoidance summary of responses</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ballot form 2024</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr"/>
       <c r="C46" s="1" t="n">
-        <v>45358.37051852373</v>
+        <v>45364.61821448446</v>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/br-consultation-on-avoidance-summary-of-responses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-form-2024</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>BR consultation Avoidance summary of responses</t>
-[...2 lines deleted...]
-      <c r="B47" t="inlineStr"/>
+          <t>BR consultation on Avoidance summary of responses</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>summary responses to consultation</t>
+        </is>
+      </c>
       <c r="C47" s="1" t="n">
-        <v>45358.36834256676</v>
+        <v>45358.37051852373</v>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/br-consultation-avoidance-summary-of-responses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/br-consultation-on-avoidance-summary-of-responses</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>RSA CPD webinar recording: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
-[...6 lines deleted...]
-      </c>
+          <t>BR consultation Avoidance summary of responses</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr"/>
       <c r="C48" s="1" t="n">
-        <v>45345.68758101852</v>
+        <v>45358.36834256676</v>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-recording-topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway</t>
+          <t>https://ratingsurveyorsassociation.org/documents/br-consultation-avoidance-summary-of-responses</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>RSA CPD webinar slides: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
+          <t>RSA CPD webinar recording: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>RSA CPD webinar slides: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
+          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on "Topical APC matters concerning the Local Taxation and Assessment Pathway".   A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C49" s="1" t="n">
-        <v>45345.68421296297</v>
+        <v>45345.68758101852</v>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-slides-topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-recording-topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 18th April 2024</t>
-[...2 lines deleted...]
-      <c r="B50" t="inlineStr"/>
+          <t>RSA CPD webinar slides: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>RSA CPD webinar slides: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
+        </is>
+      </c>
       <c r="C50" s="1" t="n">
-        <v>45341.57001157408</v>
+        <v>45345.68421296297</v>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-18th-april-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-slides-topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>2024 Flight Club booking form</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Members Dinner 18th April 2024</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr"/>
       <c r="C51" s="1" t="n">
-        <v>45271.74478104283</v>
+        <v>45341.57001157408</v>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2024-flight-club-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-18th-april-2024</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017 check form </t>
+          <t>2024 Flight Club booking form</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>VOA 2017 check form for use where property never included in 2023 list</t>
+          <t>Flight Club booking form 2024</t>
         </is>
       </c>
       <c r="C52" s="1" t="n">
-        <v>45250.80200576264</v>
+        <v>45271.74478104283</v>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2017-check-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2024-flight-club-booking-form</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Inner Temple Photo</t>
+          <t xml:space="preserve">2017 check form </t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Inner Temple Photo</t>
+          <t>VOA 2017 check form for use where property never included in 2023 list</t>
         </is>
       </c>
       <c r="C53" s="1" t="n">
-        <v>45240.43360668221</v>
+        <v>45250.80200576264</v>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/inner-temple-photo</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2017-check-form</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>NDR Act 2023</t>
+          <t>Inner Temple Photo</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>NDR Act 2023</t>
+          <t>Inner Temple Photo</t>
         </is>
       </c>
       <c r="C54" s="1" t="n">
-        <v>45238.58835194531</v>
+        <v>45240.43360668221</v>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ndr-act-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/inner-temple-photo</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Principles of Rating Cal 2024</t>
+          <t>NDR Act 2023</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Calendar 2024</t>
+          <t>NDR Act 2023</t>
         </is>
       </c>
       <c r="C55" s="1" t="n">
-        <v>45225.77677083333</v>
+        <v>45238.58835194531</v>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-cal-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ndr-act-2023</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner - 9 November 2023</t>
-[...2 lines deleted...]
-      <c r="B56" t="inlineStr"/>
+          <t>Principles of Rating Cal 2024</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Calendar 2024</t>
+        </is>
+      </c>
       <c r="C56" s="1" t="n">
-        <v>45184.69184076307</v>
+        <v>45225.77677083333</v>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-9-november-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-cal-2024</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Flight Club</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Guest Dinner - 9 November 2023</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr"/>
       <c r="C57" s="1" t="n">
-        <v>45126.48382563525</v>
+        <v>45184.69184076307</v>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/flight-club</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-9-november-2023</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>RSA Complaints and Disciplinary Procedures and Rules (February 2022)</t>
+          <t>Flight Club</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>RSA Complaints and Disciplinary Procedures and Rules (February 2022)</t>
+          <t>Flight Club 2022</t>
         </is>
       </c>
       <c r="C58" s="1" t="n">
-        <v>45126.47906440753</v>
+        <v>45126.48382563525</v>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-complaints-and-disciplinary-procedures-and-rules-february-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/flight-club</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>CPD webinar:  "The Non Domestic Rates Bill" with Luke Wilcox</t>
+          <t>RSA Complaints and Disciplinary Procedures and Rules (February 2022)</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Luke Wilcox of Landmark Chambers presents and takes questions on the topic of “The Non Domestic Rating Bill”, a subject likely to bring about some of the biggest changes to business rates for over 30 years (since the Local Government Finance Act 1988).  A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>RSA Complaints and Disciplinary Procedures and Rules (February 2022)</t>
         </is>
       </c>
       <c r="C59" s="1" t="n">
-        <v>45118.66287037037</v>
+        <v>45126.47906440753</v>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpd-webinar-the-non-domestic-rates-bill-with-luke-wilcox</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-complaints-and-disciplinary-procedures-and-rules-february-2022</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>23.06 NDR Bill slides</t>
+          <t>CPD webinar:  "The Non Domestic Rates Bill" with Luke Wilcox</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Luke Wilcox CPD NDR Bill presentation slides</t>
+          <t>Luke Wilcox of Landmark Chambers presents and takes questions on the topic of “The Non Domestic Rating Bill”, a subject likely to bring about some of the biggest changes to business rates for over 30 years (since the Local Government Finance Act 1988).  A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C60" s="1" t="n">
-        <v>45113.5129622922</v>
+        <v>45118.66287037037</v>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/23-06-ndr-bill-slides</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpd-webinar-the-non-domestic-rates-bill-with-luke-wilcox</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>CONSULTATION ON DISCLOSURE: SHARING INFORMATION ON BUSINESS RATE VALUATIONS</t>
+          <t>23.06 NDR Bill slides</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Consultation on disclosure and sharing information RSA response</t>
+          <t>Luke Wilcox CPD NDR Bill presentation slides</t>
         </is>
       </c>
       <c r="C61" s="1" t="n">
-        <v>45091.69314814815</v>
+        <v>45113.5129622922</v>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/consultation-on-disclosure-sharing-information-on-business-rate-valuations</t>
+          <t>https://ratingsurveyorsassociation.org/documents/23-06-ndr-bill-slides</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>'Choice of Valuation Method for Rating' webinar for Junior and Affiliate Members</t>
+          <t>CONSULTATION ON DISCLOSURE: SHARING INFORMATION ON BUSINESS RATE VALUATIONS</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on ‘Choice of Valuation Method for Rating’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>Consultation on disclosure and sharing information RSA response</t>
         </is>
       </c>
       <c r="C62" s="1" t="n">
-        <v>45056.30818397249</v>
+        <v>45091.69314814815</v>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/choice-of-valuation-method-for-rating-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/consultation-on-disclosure-sharing-information-on-business-rate-valuations</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>'Choice of Valuation Method for Rating' slides from webinar for Junior and Affiliate Members</t>
+          <t>'Choice of Valuation Method for Rating' webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>'Choice of Valuation Method for Rating' slides from webinar for Junior and Affiliate Members</t>
+          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on ‘Choice of Valuation Method for Rating’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C63" s="1" t="n">
-        <v>45056.29855433634</v>
+        <v>45056.30818397249</v>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/choice-of-valuation-method-for-rating-slides-from-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/choice-of-valuation-method-for-rating-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>"Case Law Update" webinar for Junior and Affiliate Members</t>
+          <t>'Choice of Valuation Method for Rating' slides from webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, provides a ‘Case Law update to include a review of Supreme Court judgments over the last few years’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>'Choice of Valuation Method for Rating' slides from webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="C64" s="1" t="n">
-        <v>45050.37386684624</v>
+        <v>45056.29855433634</v>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/case-law-update-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/choice-of-valuation-method-for-rating-slides-from-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>"Case Law update" slides from webinar for Junior and Affiliate Members</t>
+          <t>"Case Law Update" webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Slides from "Case Law Update" webinar.  Hosted by William Illingworth MRICS with Wayne Cox, past Chair of the Rating Diploma Holders’ Section and current Head of Leisure &amp; Licensed Property within the National Valuation Unit at the Valuation Office Agency, as guest speaker.</t>
+          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, provides a ‘Case Law update to include a review of Supreme Court judgments over the last few years’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C65" s="1" t="n">
-        <v>45050.3715625</v>
+        <v>45050.37386684624</v>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/case-law-update-slides-from-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/case-law-update-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>House of Lords flyer 2023</t>
-[...2 lines deleted...]
-      <c r="B66" t="inlineStr"/>
+          <t>"Case Law update" slides from webinar for Junior and Affiliate Members</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Slides from "Case Law Update" webinar.  Hosted by William Illingworth MRICS with Wayne Cox, past Chair of the Rating Diploma Holders’ Section and current Head of Leisure &amp; Licensed Property within the National Valuation Unit at the Valuation Office Agency, as guest speaker.</t>
+        </is>
+      </c>
       <c r="C66" s="1" t="n">
-        <v>45039.73403332166</v>
+        <v>45050.3715625</v>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-flyer-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/case-law-update-slides-from-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>NDR Bill 2023</t>
+          <t>House of Lords flyer 2023</t>
         </is>
       </c>
       <c r="B67" t="inlineStr"/>
       <c r="C67" s="1" t="n">
-        <v>45014.74954001656</v>
+        <v>45039.73403332166</v>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ndr-bill-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-flyer-2023</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Ballot supporting statements 2023</t>
+          <t>NDR Bill 2023</t>
         </is>
       </c>
       <c r="B68" t="inlineStr"/>
       <c r="C68" s="1" t="n">
-        <v>44994.51184555452</v>
+        <v>45014.74954001656</v>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-supporting-statements-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ndr-bill-2023</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Ballot 2023</t>
+          <t>Ballot supporting statements 2023</t>
         </is>
       </c>
       <c r="B69" t="inlineStr"/>
       <c r="C69" s="1" t="n">
-        <v>44994.51042809013</v>
+        <v>44994.51184555452</v>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-supporting-statements-2023</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 20 April 2023</t>
+          <t>Ballot 2023</t>
         </is>
       </c>
       <c r="B70" t="inlineStr"/>
       <c r="C70" s="1" t="n">
-        <v>44971.35675357638</v>
+        <v>44994.51042809013</v>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-20-april-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-2023</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 20 April 2022</t>
+          <t>RSA Members Dinner 20 April 2023</t>
         </is>
       </c>
       <c r="B71" t="inlineStr"/>
       <c r="C71" s="1" t="n">
-        <v>44971.35134202366</v>
+        <v>44971.35675357638</v>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-20-april-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-20-april-2023</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>"Repair" slides from webinar for Junior and Affiliate Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Members Dinner 20 April 2022</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr"/>
       <c r="C72" s="1" t="n">
-        <v>44967.55421396703</v>
+        <v>44971.35134202366</v>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/repair-slides-from-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-20-april-2022</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>"Repair" webinar for Junior and Affiliate Members</t>
+          <t>"Repair" slides from webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Hosted by William Illingworth MRICS, Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on "Repair".  A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>Slides from "Repair" webinar.  Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, as guest speaker.</t>
         </is>
       </c>
       <c r="C73" s="1" t="n">
-        <v>44967.45427083333</v>
+        <v>44967.55421396703</v>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/repair-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/repair-slides-from-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - First Tier rules of procedure</t>
+          <t>"Repair" webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - First Tier rules of procedure</t>
+          <t>Hosted by William Illingworth MRICS, Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on "Repair".  A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C74" s="1" t="n">
-        <v>44929.36450952834</v>
+        <v>44967.45427083333</v>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-first-tier-rules-of-procedure</t>
+          <t>https://ratingsurveyorsassociation.org/documents/repair-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - Upper Tribunal Regs</t>
+          <t>Scotland 2023 Regulations - First Tier rules of procedure</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Scotland 2023 Upper Tribunal regs</t>
+          <t>Scotland 2023 Regulations - First Tier rules of procedure</t>
         </is>
       </c>
       <c r="C75" s="1" t="n">
-        <v>44929.36370562814</v>
+        <v>44929.36450952834</v>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-upper-tribunal-regs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-first-tier-rules-of-procedure</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - Val Proposals Procedure</t>
+          <t>Scotland 2023 Regulations - Upper Tribunal Regs</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Scotland 2023 Proposals Procedure regs</t>
+          <t>Scotland 2023 Upper Tribunal regs</t>
         </is>
       </c>
       <c r="C76" s="1" t="n">
-        <v>44929.36262173332</v>
+        <v>44929.36370562814</v>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-val-proposals-procedure</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-upper-tribunal-regs</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - Val Roll and Val Notices</t>
+          <t>Scotland 2023 Regulations - Val Proposals Procedure</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Scotland 2023 Val Roll and Val Notices Regs</t>
+          <t>Scotland 2023 Proposals Procedure regs</t>
         </is>
       </c>
       <c r="C77" s="1" t="n">
-        <v>44929.36144278685</v>
+        <v>44929.36262173332</v>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-val-roll-and-val-notices</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-val-proposals-procedure</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - Valuation Timetable</t>
+          <t>Scotland 2023 Regulations - Val Roll and Val Notices</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Scotland 2023 Valuation timetable regs</t>
+          <t>Scotland 2023 Val Roll and Val Notices Regs</t>
         </is>
       </c>
       <c r="C78" s="1" t="n">
-        <v>44929.36006994268</v>
+        <v>44929.36144278685</v>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-valuation-timetable</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-val-roll-and-val-notices</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Wales draft TR regs</t>
+          <t>Scotland 2023 Regulations - Valuation Timetable</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Wales 2023 DRaft TR regs</t>
+          <t>Scotland 2023 Valuation timetable regs</t>
         </is>
       </c>
       <c r="C79" s="1" t="n">
-        <v>44907.74354195582</v>
+        <v>44929.36006994268</v>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/wales-draft-tr-regs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-valuation-timetable</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Recent VOA gateway changes</t>
-[...2 lines deleted...]
-      <c r="B80" t="inlineStr"/>
+          <t>Wales draft TR regs</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Wales 2023 DRaft TR regs</t>
+        </is>
+      </c>
       <c r="C80" s="1" t="n">
-        <v>44902.40167245539</v>
+        <v>44907.74354195582</v>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/recent-voa-gateway-changes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/wales-draft-tr-regs</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>RSA Rules of the Association (Feb 2022)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Recent VOA gateway changes</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr"/>
       <c r="C81" s="1" t="n">
-        <v>44896.28167658389</v>
+        <v>44902.40167245539</v>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-of-the-association-feb-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/recent-voa-gateway-changes</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>RSA Complaints and Disciplinary Procedures and Rules (Feb 2022)</t>
+          <t>RSA Rules of the Association (Feb 2022)</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>RSA Complaints and Disciplinary Procedures and Rules (Feb 2022)</t>
+          <t>RSA Rules of the Association (Feb 2022)</t>
         </is>
       </c>
       <c r="C82" s="1" t="n">
-        <v>44896.28132524482</v>
+        <v>44896.28167658389</v>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-complaints-and-disciplinary-procedures-and-rules-feb-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-of-the-association-feb-2022</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations 2022</t>
+          <t>RSA Complaints and Disciplinary Procedures and Rules (Feb 2022)</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations 2022</t>
+          <t>RSA Complaints and Disciplinary Procedures and Rules (Feb 2022)</t>
         </is>
       </c>
       <c r="C83" s="1" t="n">
-        <v>44888.56299808437</v>
+        <v>44896.28132524482</v>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-and-appeals-england-amendment-regulations-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-complaints-and-disciplinary-procedures-and-rules-feb-2022</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>JB donate</t>
-[...2 lines deleted...]
-      <c r="B84" t="inlineStr"/>
+          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations 2022</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations 2022</t>
+        </is>
+      </c>
       <c r="C84" s="1" t="n">
-        <v>44872.49048556195</v>
+        <v>44888.56299808437</v>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/jb-donate</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-and-appeals-england-amendment-regulations-2022</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>CoVA 2022</t>
+          <t>JB donate</t>
         </is>
       </c>
       <c r="B85" t="inlineStr"/>
       <c r="C85" s="1" t="n">
-        <v>44866.82988719266</v>
+        <v>44872.49048556195</v>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cova-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/jb-donate</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>House of Lords Terrace</t>
+          <t>CoVA 2022</t>
         </is>
       </c>
       <c r="B86" t="inlineStr"/>
       <c r="C86" s="1" t="n">
-        <v>44865.82818503342</v>
+        <v>44866.82988719266</v>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-terrace</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cova-2022</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2022 - 7 December 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>House of Lords Terrace</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr"/>
       <c r="C87" s="1" t="n">
-        <v>44865.77549768519</v>
+        <v>44865.82818503342</v>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022-7-december-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-terrace</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>40 Bank Street</t>
-[...2 lines deleted...]
-      <c r="B88" t="inlineStr"/>
+          <t>RSA Guest Dinner 2022 - 7 December 2022</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Revised flyer</t>
+        </is>
+      </c>
       <c r="C88" s="1" t="n">
-        <v>44851.80329211518</v>
+        <v>44865.77549768519</v>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/40-bank-street</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022-7-december-2022</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2022 updated</t>
+          <t>40 Bank Street</t>
         </is>
       </c>
       <c r="B89" t="inlineStr"/>
       <c r="C89" s="1" t="n">
-        <v>44851.77324786889</v>
+        <v>44851.80329211518</v>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022-updated</t>
+          <t>https://ratingsurveyorsassociation.org/documents/40-bank-street</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>RICS Professional Ethics Webinar for Junior and Affiliate Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Guest Dinner 2022 updated</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr"/>
       <c r="C90" s="1" t="n">
-        <v>44844.33597222222</v>
+        <v>44851.77324786889</v>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-professional-ethics-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022-updated</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>DBR Consultation RSA Response 2022</t>
-[...2 lines deleted...]
-      <c r="B91" t="inlineStr"/>
+          <t>RICS Professional Ethics Webinar for Junior and Affiliate Members</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Hosted by William Illingworth, Kate Taylor FRICS Assoc CPID talks on ‘RICS professional ethics’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
+        </is>
+      </c>
       <c r="C91" s="1" t="n">
-        <v>44831.55676989248</v>
+        <v>44844.33597222222</v>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/dbr-consultation-rsa-response-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-professional-ethics-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2022</t>
+          <t>DBR Consultation RSA Response 2022</t>
         </is>
       </c>
       <c r="B92" t="inlineStr"/>
       <c r="C92" s="1" t="n">
-        <v>44830.68790679082</v>
+        <v>44831.55676989248</v>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/dbr-consultation-rsa-response-2022</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Golf Day 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Guest Dinner 2022</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr"/>
       <c r="C93" s="1" t="n">
-        <v>44830.31795138889</v>
+        <v>44830.68790679082</v>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/golf-day-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Principles of Rating Calendar 2023</t>
-[...2 lines deleted...]
-      <c r="B94" t="inlineStr"/>
+          <t>Golf Day 2022</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Golf Day 2022</t>
+        </is>
+      </c>
       <c r="C94" s="1" t="n">
-        <v>44827.72244852166</v>
+        <v>44830.31795138889</v>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-calendar-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/golf-day-2022</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Mode or Category Webinar for Junior and Affiliate Members</t>
-[...6 lines deleted...]
-      </c>
+          <t xml:space="preserve"> Principles of Rating Calendar 2023</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr"/>
       <c r="C95" s="1" t="n">
-        <v>44823.80158564815</v>
+        <v>44827.72244852166</v>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mode-or-category-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-calendar-2023</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>BUSINESS RATES REVALUATION 2023: CONSULTATION ON THE TRANSITIONAL ARRANGEMENTS</t>
+          <t>Mode or Category Webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>2023 Revaluation: RSA response to Transitional Relief Consultation</t>
+          <t>Hosted by William Illingworth, Wayne Cox, past Chair of the Rating Diploma Holders’ Section and current Head of Leisure &amp; Licensed Property within the National Valuation Unit at the Valuation Office Agency, talks on ‘Mode or Category’.   A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C96" s="1" t="n">
-        <v>44762.59408154602</v>
+        <v>44823.80158564815</v>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-revaluation-2023-consultation-on-the-transitional-arrangements</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mode-or-category-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Draft regulations for end of list provisions 2017</t>
-[...2 lines deleted...]
-      <c r="B97" t="inlineStr"/>
+          <t>BUSINESS RATES REVALUATION 2023: CONSULTATION ON THE TRANSITIONAL ARRANGEMENTS</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>2023 Revaluation: RSA response to Transitional Relief Consultation</t>
+        </is>
+      </c>
       <c r="C97" s="1" t="n">
-        <v>44704.39765550107</v>
+        <v>44762.59408154602</v>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/draft-regulations-for-end-of-list-provisions-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-revaluation-2023-consultation-on-the-transitional-arrangements</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>DRAFT REGULATIONS TO IMPLEMENT THE “END OF THE LIST” PROVISONS</t>
+          <t>Draft regulations for end of list provisions 2017</t>
         </is>
       </c>
       <c r="B98" t="inlineStr"/>
       <c r="C98" s="1" t="n">
-        <v>44692.78858937705</v>
+        <v>44704.39765550107</v>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/draft-regulations-to-implement-the-end-of-the-list-provisons</t>
+          <t>https://ratingsurveyorsassociation.org/documents/draft-regulations-for-end-of-list-provisions-2017</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>BRIL 4 2022</t>
+          <t>DRAFT REGULATIONS TO IMPLEMENT THE “END OF THE LIST” PROVISONS</t>
         </is>
       </c>
       <c r="B99" t="inlineStr"/>
       <c r="C99" s="1" t="n">
-        <v>44691.8481712963</v>
+        <v>44692.78858937705</v>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril-4-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/draft-regulations-to-implement-the-end-of-the-list-provisons</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>HOL 2022 booking form</t>
+          <t>BRIL 4 2022</t>
         </is>
       </c>
       <c r="B100" t="inlineStr"/>
       <c r="C100" s="1" t="n">
-        <v>44676.53548184572</v>
+        <v>44691.8481712963</v>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/hol-2022-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril-4-2022</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>RSA signed accounts to Dec 2021</t>
+          <t>HOL 2022 booking form</t>
         </is>
       </c>
       <c r="B101" t="inlineStr"/>
       <c r="C101" s="1" t="n">
-        <v>44649.54743420244</v>
+        <v>44676.53548184572</v>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2021</t>
+          <t>https://ratingsurveyorsassociation.org/documents/hol-2022-booking-form</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Diprat centenary booking form</t>
+          <t>RSA signed accounts to Dec 2021</t>
         </is>
       </c>
       <c r="B102" t="inlineStr"/>
       <c r="C102" s="1" t="n">
-        <v>44648.46555141702</v>
+        <v>44649.54743420244</v>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/diprat-centenary-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2021</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 7 APRIL 2022</t>
+          <t>Diprat centenary booking form</t>
         </is>
       </c>
       <c r="B103" t="inlineStr"/>
       <c r="C103" s="1" t="n">
-        <v>44638.6284118901</v>
+        <v>44648.46555141702</v>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-7-april-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/diprat-centenary-booking-form</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>rsa rulles 2022 complaints and disciplinarary procedures</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Members Dinner 7 APRIL 2022</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr"/>
       <c r="C104" s="1" t="n">
-        <v>44620.40950231482</v>
+        <v>44638.6284118901</v>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rulles-2022-complaints-and-disciplinarary-procedures</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-7-april-2022</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>RSA rules 2022</t>
+          <t>rsa rulles 2022 complaints and disciplinarary procedures</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>RSA rules 2022</t>
+          <t>RSA rules complaints and procedures</t>
         </is>
       </c>
       <c r="C105" s="1" t="n">
-        <v>44620.40869212963</v>
+        <v>44620.40950231482</v>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rulles-2022-complaints-and-disciplinarary-procedures</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Business Rates Review: technical consultation - Rating Surveyors' Association - Response</t>
+          <t>RSA rules 2022</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Business Rates Review: technical consultation - Rating Surveyors' Association - Response</t>
+          <t>RSA rules 2022</t>
         </is>
       </c>
       <c r="C106" s="1" t="n">
-        <v>44615.76025462963</v>
+        <v>44620.40869212963</v>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-review-technical-consultation-rating-surveyors-association-response</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-2022</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 2022</t>
-[...2 lines deleted...]
-      <c r="B107" t="inlineStr"/>
+          <t>Business Rates Review: technical consultation - Rating Surveyors' Association - Response</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Business Rates Review: technical consultation - Rating Surveyors' Association - Response</t>
+        </is>
+      </c>
       <c r="C107" s="1" t="n">
-        <v>44612.84440972222</v>
+        <v>44615.76025462963</v>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-review-technical-consultation-rating-surveyors-association-response</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Ballot 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Members Dinner 2022</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr"/>
       <c r="C108" s="1" t="n">
-        <v>44612.79532651386</v>
+        <v>44612.84440972222</v>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2022</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Election 2022 ballot paper</t>
-[...2 lines deleted...]
-      <c r="B109" t="inlineStr"/>
+          <t>Ballot 2022</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>corrected ballot 2022 form</t>
+        </is>
+      </c>
       <c r="C109" s="1" t="n">
-        <v>44612.68129913451</v>
+        <v>44612.79532651386</v>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/election-2022-ballot-paper</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-2022</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>election 2022 supporting  doc</t>
-[...6 lines deleted...]
-      </c>
+          <t>Election 2022 ballot paper</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr"/>
       <c r="C110" s="1" t="n">
-        <v>44612.68034663892</v>
+        <v>44612.68129913451</v>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/election-2022-supporting-doc</t>
+          <t>https://ratingsurveyorsassociation.org/documents/election-2022-ballot-paper</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>RSA Rating Coronavirus etc Act (Final)</t>
+          <t>election 2022 supporting  doc</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Webinar presentation slides</t>
+          <t>Election candidate blurb</t>
         </is>
       </c>
       <c r="C111" s="1" t="n">
-        <v>44595.60995332507</v>
+        <v>44612.68034663892</v>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rating-coronavirus-etc-act-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/election-2022-supporting-doc</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>RSA Webinar 20 Jan 2022 Ricketts v Cyxtera</t>
+          <t>RSA Rating Coronavirus etc Act (Final)</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>webinar presentation slides</t>
+          <t>Webinar presentation slides</t>
         </is>
       </c>
       <c r="C112" s="1" t="n">
-        <v>44594.70662037037</v>
+        <v>44595.60995332507</v>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-webinar-20-jan-2022-ricketts-v-cyxtera</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rating-coronavirus-etc-act-final</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>RSA Webinar 13 Jan 2022 Fundamental Review of Business Rates</t>
+          <t>RSA Webinar 20 Jan 2022 Ricketts v Cyxtera</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>webinar presentation recording</t>
+          <t>webinar presentation slides</t>
         </is>
       </c>
       <c r="C113" s="1" t="n">
-        <v>44594.70606481482</v>
+        <v>44594.70662037037</v>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-webinar-13-jan-2022-fundamental-review-of-business-rates</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-webinar-20-jan-2022-ricketts-v-cyxtera</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>VTS 2017 appeals: Evidence submission guidance</t>
-[...2 lines deleted...]
-      <c r="B114" t="inlineStr"/>
+          <t>RSA Webinar 13 Jan 2022 Fundamental Review of Business Rates</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>webinar presentation recording</t>
+        </is>
+      </c>
       <c r="C114" s="1" t="n">
-        <v>44593.44268296276</v>
+        <v>44594.70606481482</v>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/vts-2017-appeals-evidence-submission-guidance</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-webinar-13-jan-2022-fundamental-review-of-business-rates</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Flyer VOA history</t>
+          <t>VTS 2017 appeals: Evidence submission guidance</t>
         </is>
       </c>
       <c r="B115" t="inlineStr"/>
       <c r="C115" s="1" t="n">
-        <v>44524.50597954431</v>
+        <v>44593.44268296276</v>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/flyer-voa-history</t>
+          <t>https://ratingsurveyorsassociation.org/documents/vts-2017-appeals-evidence-submission-guidance</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Welsh 2021 Decap rate</t>
+          <t>Flyer VOA history</t>
         </is>
       </c>
       <c r="B116" t="inlineStr"/>
       <c r="C116" s="1" t="n">
-        <v>44514.82995740448</v>
+        <v>44524.50597954431</v>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/welsh-2021-decap-rate</t>
+          <t>https://ratingsurveyorsassociation.org/documents/flyer-voa-history</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Unit of Assessment briefing note</t>
-[...6 lines deleted...]
-      </c>
+          <t>Welsh 2021 Decap rate</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr"/>
       <c r="C117" s="1" t="n">
-        <v>44510.54485536978</v>
+        <v>44514.82995740448</v>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/unit-of-assessment-briefing-note</t>
+          <t>https://ratingsurveyorsassociation.org/documents/welsh-2021-decap-rate</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>OGM 2020 Minutes</t>
+          <t>Unit of Assessment briefing note</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>OGM 2020 minutes</t>
+          <t>Briefing Note</t>
         </is>
       </c>
       <c r="C118" s="1" t="n">
-        <v>44509.54533493261</v>
+        <v>44510.54485536978</v>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ogm-2020-minutes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/unit-of-assessment-briefing-note</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Principles of Rating Calendar 2022</t>
+          <t>OGM 2020 Minutes</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Calendar 2022</t>
+          <t>OGM 2020 minutes</t>
         </is>
       </c>
       <c r="C119" s="1" t="n">
-        <v>44487.71111527073</v>
+        <v>44509.54533493261</v>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-calendar-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ogm-2020-minutes</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Guest Dinner HMS Belfast 2021</t>
+          <t>Principles of Rating Calendar 2022</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>HMS Belfast 11th November Booking Form</t>
+          <t>Calendar 2022</t>
         </is>
       </c>
       <c r="C120" s="1" t="n">
-        <v>44472.66380172382</v>
+        <v>44487.71111527073</v>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/guest-dinner-hms-belfast-2021</t>
+          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-calendar-2022</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Contractors Method of Valuation Webinar for Junior and Affiliate Members</t>
+          <t>Guest Dinner HMS Belfast 2021</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Hosted by William Illingworth MRICS, Helen Zammit-Willson, current Chair of the Rating Diploma Holders’ Section and Director of the National Valuation Unit at the Valuation Office Agency, talks on the ‘Contractors Method of Valuation’.   A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>HMS Belfast 11th November Booking Form</t>
         </is>
       </c>
       <c r="C121" s="1" t="n">
-        <v>44466.72326388889</v>
+        <v>44472.66380172382</v>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/contractors-method-of-valuation-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/guest-dinner-hms-belfast-2021</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>Contractors Method of Valuation Webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Presentation given by Roger Cohen on Thursday 3rd June</t>
+          <t>Hosted by William Illingworth MRICS, Helen Zammit-Willson, current Chair of the Rating Diploma Holders’ Section and Director of the National Valuation Unit at the Valuation Office Agency, talks on the ‘Contractors Method of Valuation’.   A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C122" s="1" t="n">
-        <v>44466.71716246691</v>
+        <v>44466.72326388889</v>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/special</t>
+          <t>https://ratingsurveyorsassociation.org/documents/contractors-method-of-valuation-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Fundamentals</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Basic Rating Fundamentals and Landmark Case Law</t>
+          <t>Presentation given by Roger Cohen on Thursday 3rd June</t>
         </is>
       </c>
       <c r="C123" s="1" t="n">
-        <v>44466.71012976917</v>
+        <v>44466.71716246691</v>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/fundamentals</t>
+          <t>https://ratingsurveyorsassociation.org/documents/special</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
+          <t>Fundamentals</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
           <t>Basic Rating Fundamentals and Landmark Case Law</t>
         </is>
       </c>
-      <c r="B124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C124" s="1" t="n">
-        <v>44466.68613425926</v>
+        <v>44466.71012976917</v>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/basic-rating-fundamentals-and-landmark-case-law</t>
+          <t>https://ratingsurveyorsassociation.org/documents/fundamentals</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>RSA - More Frequent Revaluations - Aug21 Response</t>
-[...2 lines deleted...]
-      <c r="B125" t="inlineStr"/>
+          <t>Basic Rating Fundamentals and Landmark Case Law</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Webinar for Junior and Affiliate Members.  Hosted by William Illingworth MRICS, Patrick Bond talks on 'Basic rating fundamentals and landmark case law.  A summary of the webinar and link to the recording is enclosed within the link.</t>
+        </is>
+      </c>
       <c r="C125" s="1" t="n">
-        <v>44432.4105787037</v>
+        <v>44466.68613425926</v>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-more-frequent-revaluations-aug21-response</t>
+          <t>https://ratingsurveyorsassociation.org/documents/basic-rating-fundamentals-and-landmark-case-law</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>rsa agent coordination proforma</t>
+          <t>RSA - More Frequent Revaluations - Aug21 Response</t>
         </is>
       </c>
       <c r="B126" t="inlineStr"/>
       <c r="C126" s="1" t="n">
-        <v>44421.85898223901</v>
+        <v>44432.4105787037</v>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-agent-coordination-proforma</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-more-frequent-revaluations-aug21-response</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>HOL 2021 booking form</t>
+          <t>rsa agent coordination proforma</t>
         </is>
       </c>
       <c r="B127" t="inlineStr"/>
       <c r="C127" s="1" t="n">
-        <v>44419.62411488238</v>
+        <v>44421.85898223901</v>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/hol-2021-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-agent-coordination-proforma</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Upper Tribunal Lands Practice Note Electronic Filing</t>
+          <t>HOL 2021 booking form</t>
         </is>
       </c>
       <c r="B128" t="inlineStr"/>
       <c r="C128" s="1" t="n">
-        <v>44382.90886253346</v>
+        <v>44419.62411488238</v>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/upper-tribunal-lands-practice-note-electronic-filing</t>
+          <t>https://ratingsurveyorsassociation.org/documents/hol-2021-booking-form</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>UT Lands Practice Note EC filing</t>
+          <t>Upper Tribunal Lands Practice Note Electronic Filing</t>
         </is>
       </c>
       <c r="B129" t="inlineStr"/>
       <c r="C129" s="1" t="n">
-        <v>44382.52977440992</v>
+        <v>44382.90886253346</v>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ut-lands-practice-note-ec-filing</t>
+          <t>https://ratingsurveyorsassociation.org/documents/upper-tribunal-lands-practice-note-electronic-filing</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Patrick Bond Basic Rating Principles and Case Law</t>
-[...6 lines deleted...]
-      </c>
+          <t>UT Lands Practice Note EC filing</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr"/>
       <c r="C130" s="1" t="n">
-        <v>44365.78885416667</v>
+        <v>44382.52977440992</v>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/patrick-bond-basic-rating-principles-and-case-law</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ut-lands-practice-note-ec-filing</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>RSA CPD Event - Rating Liability and SPV's</t>
+          <t>Patrick Bond Basic Rating Principles and Case Law</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>CPD event slides</t>
+          <t>Slides from Affiliates webinar with Patrick Bond 8 April 2021</t>
         </is>
       </c>
       <c r="C131" s="1" t="n">
-        <v>44354.8396875</v>
+        <v>44365.78885416667</v>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-rating-liability-and-spv-s</t>
+          <t>https://ratingsurveyorsassociation.org/documents/patrick-bond-basic-rating-principles-and-case-law</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>AGM 2021 agenda</t>
+          <t>RSA CPD Event - Rating Liability and SPV's</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2021 AGM agenda</t>
+          <t>CPD event slides</t>
         </is>
       </c>
       <c r="C132" s="1" t="n">
-        <v>44307.75404125627</v>
+        <v>44354.8396875</v>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agm-2021-agenda</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-rating-liability-and-spv-s</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Privacy settings</t>
+          <t>AGM 2021 agenda</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Guide to reviewing your privacy settings</t>
+          <t>2021 AGM agenda</t>
         </is>
       </c>
       <c r="C133" s="1" t="n">
-        <v>44307.75196459732</v>
+        <v>44307.75404125627</v>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/privacy-settings</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agm-2021-agenda</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>2020 Accounts</t>
-[...2 lines deleted...]
-      <c r="B134" t="inlineStr"/>
+          <t>Privacy settings</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Guide to reviewing your privacy settings</t>
+        </is>
+      </c>
       <c r="C134" s="1" t="n">
-        <v>44295.63247102627</v>
+        <v>44307.75196459732</v>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2020-accounts</t>
+          <t>https://ratingsurveyorsassociation.org/documents/privacy-settings</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Scotland NDR Relief Regs 2021</t>
+          <t>2020 Accounts</t>
         </is>
       </c>
       <c r="B135" t="inlineStr"/>
       <c r="C135" s="1" t="n">
-        <v>44277.66886222688</v>
+        <v>44295.63247102627</v>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-ndr-relief-regs-2021</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2020-accounts</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Scotland 2021 Relief Regs</t>
+          <t>Scotland NDR Relief Regs 2021</t>
         </is>
       </c>
       <c r="B136" t="inlineStr"/>
       <c r="C136" s="1" t="n">
-        <v>44277.66823217978</v>
+        <v>44277.66886222688</v>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2021-relief-regs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-ndr-relief-regs-2021</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>RSA Press Release - Mar21</t>
+          <t>Scotland 2021 Relief Regs</t>
         </is>
       </c>
       <c r="B137" t="inlineStr"/>
       <c r="C137" s="1" t="n">
-        <v>44277.49678554048</v>
+        <v>44277.66823217978</v>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-press-release-mar21</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2021-relief-regs</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>RSA Briefing Note - Mar21</t>
+          <t>RSA Press Release - Mar21</t>
         </is>
       </c>
       <c r="B138" t="inlineStr"/>
       <c r="C138" s="1" t="n">
-        <v>44277.49657919679</v>
+        <v>44277.49678554048</v>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-briefing-note-mar21</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-press-release-mar21</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>2021 Ballot form</t>
+          <t>RSA Briefing Note - Mar21</t>
         </is>
       </c>
       <c r="B139" t="inlineStr"/>
       <c r="C139" s="1" t="n">
-        <v>44260.39191237147</v>
+        <v>44277.49657919679</v>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2021-ballot-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-briefing-note-mar21</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>2021 Ballot supporting statements</t>
+          <t>2021 Ballot form</t>
         </is>
       </c>
       <c r="B140" t="inlineStr"/>
       <c r="C140" s="1" t="n">
-        <v>44260.39159788637</v>
+        <v>44260.39191237147</v>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2021-ballot-supporting-statements</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2021-ballot-form</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Chancellor letter</t>
+          <t>2021 Ballot supporting statements</t>
         </is>
       </c>
       <c r="B141" t="inlineStr"/>
       <c r="C141" s="1" t="n">
-        <v>44244.84816941125</v>
+        <v>44260.39159788637</v>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/chancellor-letter</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2021-ballot-supporting-statements</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Wales Empty Rate Consultation Response</t>
+          <t>Chancellor letter</t>
         </is>
       </c>
       <c r="B142" t="inlineStr"/>
       <c r="C142" s="1" t="n">
-        <v>44239.50941055874</v>
+        <v>44244.84816941125</v>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/wales-empty-rate-consultation-response</t>
+          <t>https://ratingsurveyorsassociation.org/documents/chancellor-letter</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>RSA - VOA COVID discussions - Working Groups 101220</t>
+          <t>Wales Empty Rate Consultation Response</t>
         </is>
       </c>
       <c r="B143" t="inlineStr"/>
       <c r="C143" s="1" t="n">
-        <v>44186.73185456897</v>
+        <v>44239.50941055874</v>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-voa-covid-discussions-working-groups-101220</t>
+          <t>https://ratingsurveyorsassociation.org/documents/wales-empty-rate-consultation-response</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>BRIL 2020.12</t>
+          <t>RSA - VOA COVID discussions - Working Groups 101220</t>
         </is>
       </c>
       <c r="B144" t="inlineStr"/>
       <c r="C144" s="1" t="n">
-        <v>44183.81024252981</v>
+        <v>44186.73185456897</v>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril-2020-12</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-voa-covid-discussions-working-groups-101220</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Dec 2020 Guide for VAC members</t>
+          <t>BRIL 2020.12</t>
         </is>
       </c>
       <c r="B145" t="inlineStr"/>
       <c r="C145" s="1" t="n">
-        <v>44180.97068352486</v>
+        <v>44183.81024252981</v>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/dec-2020-guide-for-vac-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril-2020-12</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Scotland - Guide for VAC members</t>
+          <t>Dec 2020 Guide for VAC members</t>
         </is>
       </c>
       <c r="B146" t="inlineStr"/>
       <c r="C146" s="1" t="n">
-        <v>44179.94106875509</v>
+        <v>44180.97068352486</v>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-guide-for-vac-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/dec-2020-guide-for-vac-members</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>OGM 2019 Minutes</t>
+          <t>Scotland - Guide for VAC members</t>
         </is>
       </c>
       <c r="B147" t="inlineStr"/>
       <c r="C147" s="1" t="n">
-        <v>44167.57865627269</v>
+        <v>44179.94106875509</v>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ogm-2019-minutes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-guide-for-vac-members</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Scotland - letter to all ratepayers</t>
+          <t>OGM 2019 Minutes</t>
         </is>
       </c>
       <c r="B148" t="inlineStr"/>
       <c r="C148" s="1" t="n">
-        <v>44150.45955386949</v>
+        <v>44167.57865627269</v>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-letter-to-all-ratepayers</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ogm-2019-minutes</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t xml:space="preserve">Welsh Rate Relief - Consultation </t>
+          <t>Scotland - letter to all ratepayers</t>
         </is>
       </c>
       <c r="B149" t="inlineStr"/>
       <c r="C149" s="1" t="n">
-        <v>44147.85208346879</v>
+        <v>44150.45955386949</v>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/welsh-rate-relief-consultation</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-letter-to-all-ratepayers</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma Conference 2020</t>
+          <t xml:space="preserve">Welsh Rate Relief - Consultation </t>
         </is>
       </c>
       <c r="B150" t="inlineStr"/>
       <c r="C150" s="1" t="n">
-        <v>44146.86544107066</v>
+        <v>44147.85208346879</v>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-conference-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/welsh-rate-relief-consultation</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>2020 OGM agenda</t>
+          <t>RICS Rating Diploma Conference 2020</t>
         </is>
       </c>
       <c r="B151" t="inlineStr"/>
       <c r="C151" s="1" t="n">
-        <v>44143.42941263832</v>
+        <v>44146.86544107066</v>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2020-ogm-agenda</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-conference-2020</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Call for Evidence Fundamental Review of Buisness Rates submission 2</t>
+          <t>2020 OGM agenda</t>
         </is>
       </c>
       <c r="B152" t="inlineStr"/>
       <c r="C152" s="1" t="n">
-        <v>44134.76553502592</v>
+        <v>44143.42941263832</v>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-submission-2</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2020-ogm-agenda</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>CPT Whats happening to rents in a Covid world</t>
-[...6 lines deleted...]
-      </c>
+          <t>Call for Evidence Fundamental Review of Buisness Rates submission 2</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr"/>
       <c r="C153" s="1" t="n">
-        <v>44123.4818693619</v>
+        <v>44134.76553502592</v>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-whats-happening-to-rents-in-a-covid-world</t>
+          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-submission-2</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Call for evidence - Fundamental Review of Buisness Rates - Part 2</t>
-[...2 lines deleted...]
-      <c r="B154" t="inlineStr"/>
+          <t>CPT Whats happening to rents in a Covid world</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>CPT 18 Nov 2020</t>
+        </is>
+      </c>
       <c r="C154" s="1" t="n">
-        <v>44095.5057271841</v>
+        <v>44123.4818693619</v>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-part-2</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-whats-happening-to-rents-in-a-covid-world</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Call for Evidence Fundamental Review of Buisness Rates submission1</t>
+          <t>Call for evidence - Fundamental Review of Buisness Rates - Part 2</t>
         </is>
       </c>
       <c r="B155" t="inlineStr"/>
       <c r="C155" s="1" t="n">
-        <v>44095.50398483389</v>
+        <v>44095.5057271841</v>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-submission1</t>
+          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-part-2</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Museums where are we now</t>
-[...6 lines deleted...]
-      </c>
+          <t>Call for Evidence Fundamental Review of Buisness Rates submission1</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr"/>
       <c r="C156" s="1" t="n">
-        <v>44064.3300788603</v>
+        <v>44095.50398483389</v>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/museums-where-are-we-now</t>
+          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-submission1</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Assessor Information Notice Consultation</t>
-[...2 lines deleted...]
-      <c r="B157" t="inlineStr"/>
+          <t>Museums where are we now</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>RSA Seminar given my Colin HunterMRICS IRRV (Hons)</t>
+        </is>
+      </c>
       <c r="C157" s="1" t="n">
-        <v>44061.80549450988</v>
+        <v>44064.3300788603</v>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/assessor-information-notice-consultation</t>
+          <t>https://ratingsurveyorsassociation.org/documents/museums-where-are-we-now</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Call for evidence</t>
+          <t>Assessor Information Notice Consultation</t>
         </is>
       </c>
       <c r="B158" t="inlineStr"/>
       <c r="C158" s="1" t="n">
-        <v>44049.93478258648</v>
+        <v>44061.80549450988</v>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence</t>
+          <t>https://ratingsurveyorsassociation.org/documents/assessor-information-notice-consultation</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Consolidated Practice Statement July 2020</t>
+          <t>Call for evidence</t>
         </is>
       </c>
       <c r="B159" t="inlineStr"/>
       <c r="C159" s="1" t="n">
-        <v>44042.87513414942</v>
+        <v>44049.93478258648</v>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/consolidated-practice-statement-july-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Covid 19 Emergency Practice Statement</t>
+          <t>Consolidated Practice Statement July 2020</t>
         </is>
       </c>
       <c r="B160" t="inlineStr"/>
       <c r="C160" s="1" t="n">
-        <v>44042.87448427943</v>
+        <v>44042.87513414942</v>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/covid-19-emergency-practice-statement</t>
+          <t>https://ratingsurveyorsassociation.org/documents/consolidated-practice-statement-july-2020</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Joint statement re Covid-19 MCC proposals</t>
+          <t>Covid 19 Emergency Practice Statement</t>
         </is>
       </c>
       <c r="B161" t="inlineStr"/>
       <c r="C161" s="1" t="n">
-        <v>44027.39024132132</v>
+        <v>44042.87448427943</v>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/joint-statement-re-covid-19-mcc-proposals</t>
+          <t>https://ratingsurveyorsassociation.org/documents/covid-19-emergency-practice-statement</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>CPD Museums July 2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>Joint statement re Covid-19 MCC proposals</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr"/>
       <c r="C162" s="1" t="n">
-        <v>44021.45196374862</v>
+        <v>44027.39024132132</v>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpd-museums-july-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/joint-statement-re-covid-19-mcc-proposals</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Scotland NDR (Scotland) Bill</t>
+          <t>CPD Museums July 2020</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>NDR (Scotland) Bill</t>
+          <t>CPD Museums July 2020</t>
         </is>
       </c>
       <c r="C163" s="1" t="n">
-        <v>44005.51186578636</v>
+        <v>44021.45196374862</v>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-ndr-scotland-bill</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpd-museums-july-2020</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>VTS Listing of stayed ATM appeals Presidents Statement</t>
+          <t>Scotland NDR (Scotland) Bill</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>VTS ATM appeals</t>
+          <t>NDR (Scotland) Bill</t>
         </is>
       </c>
       <c r="C164" s="1" t="n">
-        <v>44005.47466445344</v>
+        <v>44005.51186578636</v>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/vts-listing-of-stayed-atm-appeals-presidents-statement</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-ndr-scotland-bill</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>RSA Rules February 2020</t>
-[...2 lines deleted...]
-      <c r="B165" t="inlineStr"/>
+          <t>VTS Listing of stayed ATM appeals Presidents Statement</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>VTS ATM appeals</t>
+        </is>
+      </c>
       <c r="C165" s="1" t="n">
-        <v>43999.37209114243</v>
+        <v>44005.47466445344</v>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-february-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/vts-listing-of-stayed-atm-appeals-presidents-statement</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>BEIS Discretionary grants FAQs</t>
+          <t>RSA Rules February 2020</t>
         </is>
       </c>
       <c r="B166" t="inlineStr"/>
       <c r="C166" s="1" t="n">
-        <v>43979.92028938784</v>
+        <v>43999.37209114243</v>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/beis-discretionary-grants-faqs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-february-2020</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>BEIS Discretionary grants V2</t>
+          <t>BEIS Discretionary grants FAQs</t>
         </is>
       </c>
       <c r="B167" t="inlineStr"/>
       <c r="C167" s="1" t="n">
-        <v>43979.91971311165</v>
+        <v>43979.92028938784</v>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/beis-discretionary-grants-v2</t>
+          <t>https://ratingsurveyorsassociation.org/documents/beis-discretionary-grants-faqs</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>UKSC 0225 Judgement ATM</t>
-[...6 lines deleted...]
-      </c>
+          <t>BEIS Discretionary grants V2</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr"/>
       <c r="C168" s="1" t="n">
-        <v>43972.46407010538</v>
+        <v>43979.91971311165</v>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/uksc-0225-judgement-atm</t>
+          <t>https://ratingsurveyorsassociation.org/documents/beis-discretionary-grants-v2</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t xml:space="preserve">BEIS Grant - Local Authority Discretionary Grant Fund </t>
+          <t>UKSC 0225 Judgement ATM</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Local Authority Discretionary Grant Fund announcement</t>
+          <t>UKSC Judgement ATM</t>
         </is>
       </c>
       <c r="C169" s="1" t="n">
-        <v>43963.37927481026</v>
+        <v>43972.46407010538</v>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/beis-grant-local-authority-discretionary-grant-fund</t>
+          <t>https://ratingsurveyorsassociation.org/documents/uksc-0225-judgement-atm</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>minutes AGM 23.4.20</t>
+          <t xml:space="preserve">BEIS Grant - Local Authority Discretionary Grant Fund </t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>AGM minutes</t>
+          <t>Local Authority Discretionary Grant Fund announcement</t>
         </is>
       </c>
       <c r="C170" s="1" t="n">
-        <v>43945.53551369767</v>
+        <v>43963.37927481026</v>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/minutes-agm-23-4-20</t>
+          <t>https://ratingsurveyorsassociation.org/documents/beis-grant-local-authority-discretionary-grant-fund</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Covid 19 Committee changes to Association 2020-21</t>
+          <t>minutes AGM 23.4.20</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Covid 19 changes to Association structure 2020-21</t>
+          <t>AGM minutes</t>
         </is>
       </c>
       <c r="C171" s="1" t="n">
-        <v>43944.85786680457</v>
+        <v>43945.53551369767</v>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/covid-19-committee-changes-to-association-2020-21</t>
+          <t>https://ratingsurveyorsassociation.org/documents/minutes-agm-23-4-20</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>AGM 2020 Committee Structure 2020-21</t>
-[...2 lines deleted...]
-      <c r="B172" t="inlineStr"/>
+          <t>Covid 19 Committee changes to Association 2020-21</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Covid 19 changes to Association structure 2020-21</t>
+        </is>
+      </c>
       <c r="C172" s="1" t="n">
-        <v>43944.85700307436</v>
+        <v>43944.85786680457</v>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agm-2020-committee-structure-2020-21</t>
+          <t>https://ratingsurveyorsassociation.org/documents/covid-19-committee-changes-to-association-2020-21</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>AGM 2020 Presidents address</t>
-[...6 lines deleted...]
-      </c>
+          <t>AGM 2020 Committee Structure 2020-21</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr"/>
       <c r="C173" s="1" t="n">
-        <v>43944.85627476353</v>
+        <v>43944.85700307436</v>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agm-2020-presidents-address</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agm-2020-committee-structure-2020-21</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>RSA signed accounts to Dec 2019</t>
-[...2 lines deleted...]
-      <c r="B174" t="inlineStr"/>
+          <t>AGM 2020 Presidents address</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>AGM 2020 Presidents address</t>
+        </is>
+      </c>
       <c r="C174" s="1" t="n">
-        <v>43943.90936925542</v>
+        <v>43944.85627476353</v>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agm-2020-presidents-address</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>AGM meeting agenda 2020</t>
+          <t>RSA signed accounts to Dec 2019</t>
         </is>
       </c>
       <c r="B175" t="inlineStr"/>
       <c r="C175" s="1" t="n">
-        <v>43942.45153405471</v>
+        <v>43943.90936925542</v>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agm-meeting-agenda-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2019</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>V1 Technical C19 Business Support Grant FAQs</t>
-[...6 lines deleted...]
-      </c>
+          <t>AGM meeting agenda 2020</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr"/>
       <c r="C176" s="1" t="n">
-        <v>43930.90086229627</v>
+        <v>43942.45153405471</v>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/v1-technical-c19-business-support-grant-faqs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agm-meeting-agenda-2020</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>V4.1 Master Small Business Grant Fund and Retail Guidance</t>
+          <t>V1 Technical C19 Business Support Grant FAQs</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>small business grant fund &amp; retail guidance</t>
+          <t>Technical C19 Business Support Frant FAQs</t>
         </is>
       </c>
       <c r="C177" s="1" t="n">
-        <v>43930.89808857505</v>
+        <v>43930.90086229627</v>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/v4-1-master-small-business-grant-fund-and-retail-guidance</t>
+          <t>https://ratingsurveyorsassociation.org/documents/v1-technical-c19-business-support-grant-faqs</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>VTS appeals &amp; listing service (AALS)</t>
+          <t>V4.1 Master Small Business Grant Fund and Retail Guidance</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>VTS launch appeals &amp; listing service</t>
+          <t>small business grant fund &amp; retail guidance</t>
         </is>
       </c>
       <c r="C178" s="1" t="n">
-        <v>43924.67512354998</v>
+        <v>43930.89808857505</v>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/vts-appeals-and-listing-service-aals</t>
+          <t>https://ratingsurveyorsassociation.org/documents/v4-1-master-small-business-grant-fund-and-retail-guidance</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rates (Coronavirus Reliefs) (Scotland) Regulations 2020</t>
-[...2 lines deleted...]
-      <c r="B179" t="inlineStr"/>
+          <t>VTS appeals &amp; listing service (AALS)</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>VTS launch appeals &amp; listing service</t>
+        </is>
+      </c>
       <c r="C179" s="1" t="n">
-        <v>43922.88145201811</v>
+        <v>43924.67512354998</v>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-coronavirus-reliefs-scotland-regulations-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/vts-appeals-and-listing-service-aals</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>UT Lands Chamber Covid 19 Presidential Guidance</t>
+          <t>The Non-Domestic Rates (Coronavirus Reliefs) (Scotland) Regulations 2020</t>
         </is>
       </c>
       <c r="B180" t="inlineStr"/>
       <c r="C180" s="1" t="n">
-        <v>43915.5844212963</v>
+        <v>43922.88145201811</v>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ut-lands-chamber-covid-19-presidential-guidance</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-coronavirus-reliefs-scotland-regulations-2020</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">MCHLG Guidance: Further businesses and premises to close </t>
-[...6 lines deleted...]
-      </c>
+          <t>UT Lands Chamber Covid 19 Presidential Guidance</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr"/>
       <c r="C181" s="1" t="n">
-        <v>43915.5709375</v>
+        <v>43915.5844212963</v>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mchlg-guidance-further-businesses-and-premises-to-close</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ut-lands-chamber-covid-19-presidential-guidance</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Scat Codes</t>
-[...2 lines deleted...]
-      <c r="B182" t="inlineStr"/>
+          <t xml:space="preserve">MCHLG Guidance: Further businesses and premises to close </t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>MCHLG guidance</t>
+        </is>
+      </c>
       <c r="C182" s="1" t="n">
-        <v>43908.41837677538</v>
+        <v>43915.5709375</v>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scat-codes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mchlg-guidance-further-businesses-and-premises-to-close</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>RSA members dinner 2020</t>
+          <t>Scat Codes</t>
         </is>
       </c>
       <c r="B183" t="inlineStr"/>
       <c r="C183" s="1" t="n">
-        <v>43899.41916318031</v>
+        <v>43908.41837677538</v>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scat-codes</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>2020 Committee elections supporting doc</t>
+          <t>RSA members dinner 2020</t>
         </is>
       </c>
       <c r="B184" t="inlineStr"/>
       <c r="C184" s="1" t="n">
-        <v>43894.52513109358</v>
+        <v>43899.41916318031</v>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2020-committee-elections-supporting-doc</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2020</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>2020 Committee ballot</t>
+          <t>2020 Committee elections supporting doc</t>
         </is>
       </c>
       <c r="B185" t="inlineStr"/>
       <c r="C185" s="1" t="n">
-        <v>43894.52422750882</v>
+        <v>43894.52513109358</v>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2020-committee-ballot</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2020-committee-elections-supporting-doc</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Professional Bodies' Letter to Minister regarding CCA amendments 08.01.2020</t>
+          <t>2020 Committee ballot</t>
         </is>
       </c>
       <c r="B186" t="inlineStr"/>
       <c r="C186" s="1" t="n">
-        <v>43866.87134179882</v>
+        <v>43894.52422750882</v>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/professional-bodies-letter-to-minister-regarding-cca-amendments-08-01-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2020-committee-ballot</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t xml:space="preserve">RSA response - Practice Directions UT  </t>
+          <t>Professional Bodies' Letter to Minister regarding CCA amendments 08.01.2020</t>
         </is>
       </c>
       <c r="B187" t="inlineStr"/>
       <c r="C187" s="1" t="n">
-        <v>43866.84879826573</v>
+        <v>43866.87134179882</v>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-practice-directions-ut</t>
+          <t>https://ratingsurveyorsassociation.org/documents/professional-bodies-letter-to-minister-regarding-cca-amendments-08-01-2020</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Practice Directions UT </t>
+          <t xml:space="preserve">RSA response - Practice Directions UT  </t>
         </is>
       </c>
       <c r="B188" t="inlineStr"/>
       <c r="C188" s="1" t="n">
-        <v>43866.84795480769</v>
+        <v>43866.84879826573</v>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/practice-directions-ut</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-practice-directions-ut</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>RSA lecture Feb 2020 London &amp; Manchester</t>
+          <t xml:space="preserve">Practice Directions UT </t>
         </is>
       </c>
       <c r="B189" t="inlineStr"/>
       <c r="C189" s="1" t="n">
-        <v>43866.84689212542</v>
+        <v>43866.84795480769</v>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-feb-2020-london-and-manchester</t>
+          <t>https://ratingsurveyorsassociation.org/documents/practice-directions-ut</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>CPT National Rating Day 2020</t>
+          <t>RSA lecture Feb 2020 London &amp; Manchester</t>
         </is>
       </c>
       <c r="B190" t="inlineStr"/>
       <c r="C190" s="1" t="n">
-        <v>43836.62016396605</v>
+        <v>43866.84689212542</v>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-feb-2020-london-and-manchester</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>RQT 2020</t>
+          <t>CPT National Rating Day 2020</t>
         </is>
       </c>
       <c r="B191" t="inlineStr"/>
       <c r="C191" s="1" t="n">
-        <v>43818.76562958424</v>
+        <v>43836.62016396605</v>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rqt-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2020</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>RSA response to SAA consultation on rent returns form</t>
+          <t>RQT 2020</t>
         </is>
       </c>
       <c r="B192" t="inlineStr"/>
       <c r="C192" s="1" t="n">
-        <v>43818.73860592919</v>
+        <v>43818.76562958424</v>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-saa-consultation-on-rent-returns-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rqt-2020</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>RSA response to SAA consultation on rent returns</t>
+          <t>RSA response to SAA consultation on rent returns form</t>
         </is>
       </c>
       <c r="B193" t="inlineStr"/>
       <c r="C193" s="1" t="n">
-        <v>43818.73782234045</v>
+        <v>43818.73860592919</v>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-saa-consultation-on-rent-returns</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-saa-consultation-on-rent-returns-form</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>2019 RSA lectures</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA response to SAA consultation on rent returns</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr"/>
       <c r="C194" s="1" t="n">
-        <v>43775.43144442191</v>
+        <v>43818.73782234045</v>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2019-rsa-lectures</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-saa-consultation-on-rent-returns</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Impact of Business Rates on Business - first report</t>
+          <t>2019 RSA lectures</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Impact of Business Rates on Business</t>
+          <t>2019 RSA lectures</t>
         </is>
       </c>
       <c r="C195" s="1" t="n">
-        <v>43769.62372685185</v>
+        <v>43775.43144442191</v>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/impact-of-business-rates-on-business-first-report</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2019-rsa-lectures</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>VOA High Level Challenge Schematic</t>
+          <t>Impact of Business Rates on Business - first report</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>VOA High Level Challenge Schematic</t>
+          <t>Impact of Business Rates on Business</t>
         </is>
       </c>
       <c r="C196" s="1" t="n">
-        <v>43762.6616087963</v>
+        <v>43769.62372685185</v>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-high-level-challenge-schematic</t>
+          <t>https://ratingsurveyorsassociation.org/documents/impact-of-business-rates-on-business-first-report</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Challenge schematic</t>
-[...2 lines deleted...]
-      <c r="B197" t="inlineStr"/>
+          <t>VOA High Level Challenge Schematic</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>VOA High Level Challenge Schematic</t>
+        </is>
+      </c>
       <c r="C197" s="1" t="n">
-        <v>43738.69920918246</v>
+        <v>43762.6616087963</v>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/challenge-schematic</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-high-level-challenge-schematic</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Churchill War Rooms image</t>
+          <t>Challenge schematic</t>
         </is>
       </c>
       <c r="B198" t="inlineStr"/>
       <c r="C198" s="1" t="n">
-        <v>43720.44034685835</v>
+        <v>43738.69920918246</v>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/churchill-war-rooms-image</t>
+          <t>https://ratingsurveyorsassociation.org/documents/challenge-schematic</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Annual Guest Dinner 2019 Churchill War Rooms</t>
+          <t>Churchill War Rooms image</t>
         </is>
       </c>
       <c r="B199" t="inlineStr"/>
       <c r="C199" s="1" t="n">
-        <v>43720.43454216145</v>
+        <v>43720.44034685835</v>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/annual-guest-dinner-2019-churchill-war-rooms</t>
+          <t>https://ratingsurveyorsassociation.org/documents/churchill-war-rooms-image</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>CPT Expert Witness 2019</t>
+          <t>Annual Guest Dinner 2019 Churchill War Rooms</t>
         </is>
       </c>
       <c r="B200" t="inlineStr"/>
       <c r="C200" s="1" t="n">
-        <v>43699.80172607785</v>
+        <v>43720.43454216145</v>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-expert-witness-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/annual-guest-dinner-2019-churchill-war-rooms</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Golf Day flyer 2019</t>
+          <t>CPT Expert Witness 2019</t>
         </is>
       </c>
       <c r="B201" t="inlineStr"/>
       <c r="C201" s="1" t="n">
-        <v>43677.37938271634</v>
+        <v>43699.80172607785</v>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/golf-day-flyer-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-expert-witness-2019</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma Holders' Section Annual Conference - 19th September 2019</t>
+          <t>Golf Day flyer 2019</t>
         </is>
       </c>
       <c r="B202" t="inlineStr"/>
       <c r="C202" s="1" t="n">
-        <v>43627.78906913438</v>
+        <v>43677.37938271634</v>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-holders-section-annual-conference-19th-september-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/golf-day-flyer-2019</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma 2019 course - applications open</t>
+          <t>RICS Rating Diploma Holders' Section Annual Conference - 19th September 2019</t>
         </is>
       </c>
       <c r="B203" t="inlineStr"/>
       <c r="C203" s="1" t="n">
-        <v>43593.79531027228</v>
+        <v>43627.78906913438</v>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-2019-course-applications-open</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-holders-section-annual-conference-19th-september-2019</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma 2019 course</t>
+          <t>RICS Rating Diploma 2019 course - applications open</t>
         </is>
       </c>
       <c r="B204" t="inlineStr"/>
       <c r="C204" s="1" t="n">
-        <v>43593.79472267468</v>
+        <v>43593.79531027228</v>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-2019-course</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-2019-course-applications-open</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>CPT National Rating Day 2019</t>
+          <t>RICS Rating Diploma 2019 course</t>
         </is>
       </c>
       <c r="B205" t="inlineStr"/>
       <c r="C205" s="1" t="n">
-        <v>43592.786051532</v>
+        <v>43593.79472267468</v>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-2019-course</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>RDSC Module 9</t>
+          <t>CPT National Rating Day 2019</t>
         </is>
       </c>
       <c r="B206" t="inlineStr"/>
       <c r="C206" s="1" t="n">
-        <v>43586.80071903364</v>
+        <v>43592.786051532</v>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rdsc-module-9</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2019</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>RSA Response to Government Inquiry into Business Rates</t>
+          <t>RDSC Module 9</t>
         </is>
       </c>
       <c r="B207" t="inlineStr"/>
       <c r="C207" s="1" t="n">
-        <v>43585.55024599648</v>
+        <v>43586.80071903364</v>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-government-inquiry-into-business-rates</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rdsc-module-9</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>RSA House of Lords event 2019</t>
+          <t>RSA Response to Government Inquiry into Business Rates</t>
         </is>
       </c>
       <c r="B208" t="inlineStr"/>
       <c r="C208" s="1" t="n">
-        <v>43584.67908162522</v>
+        <v>43585.55024599648</v>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-event-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-government-inquiry-into-business-rates</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>RSA House of Lords reception 2019</t>
+          <t>RSA House of Lords event 2019</t>
         </is>
       </c>
       <c r="B209" t="inlineStr"/>
       <c r="C209" s="1" t="n">
-        <v>43584.67557100907</v>
+        <v>43584.67908162522</v>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-reception-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-event-2019</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Leeds QT 2019</t>
+          <t>RSA House of Lords reception 2019</t>
         </is>
       </c>
       <c r="B210" t="inlineStr"/>
       <c r="C210" s="1" t="n">
-        <v>43557.41127691818</v>
+        <v>43584.67557100907</v>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/leeds-qt-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-reception-2019</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Committee Elections 2019 Supporting Docs</t>
+          <t>Leeds QT 2019</t>
         </is>
       </c>
       <c r="B211" t="inlineStr"/>
       <c r="C211" s="1" t="n">
-        <v>43531.59810960027</v>
+        <v>43557.41127691818</v>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2019-supporting-docs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/leeds-qt-2019</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Committee Elections 2019 - Ballot</t>
+          <t>Committee Elections 2019 Supporting Docs</t>
         </is>
       </c>
       <c r="B212" t="inlineStr"/>
       <c r="C212" s="1" t="n">
-        <v>43531.59599560627</v>
+        <v>43531.59810960027</v>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2019-ballot</t>
+          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2019-supporting-docs</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>IPTI conference</t>
+          <t>Committee Elections 2019 - Ballot</t>
         </is>
       </c>
       <c r="B213" t="inlineStr"/>
       <c r="C213" s="1" t="n">
-        <v>43531.57895844192</v>
+        <v>43531.59599560627</v>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ipti-conference</t>
+          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2019-ballot</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t xml:space="preserve">RICS Diploma Module 8 - 2019 </t>
+          <t>IPTI conference</t>
         </is>
       </c>
       <c r="B214" t="inlineStr"/>
       <c r="C214" s="1" t="n">
-        <v>43523.51627828596</v>
+        <v>43531.57895844192</v>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-diploma-module-8-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ipti-conference</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>VOA CCA Login slides</t>
+          <t xml:space="preserve">RICS Diploma Module 8 - 2019 </t>
         </is>
       </c>
       <c r="B215" t="inlineStr"/>
       <c r="C215" s="1" t="n">
-        <v>43523.34952364207</v>
+        <v>43523.51627828596</v>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-cca-login-slides</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-diploma-module-8-2019</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>The Lansdowne Club</t>
-[...6 lines deleted...]
-      </c>
+          <t>VOA CCA Login slides</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr"/>
       <c r="C216" s="1" t="n">
-        <v>43507.52581018519</v>
+        <v>43523.34952364207</v>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-lansdowne-club</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-cca-login-slides</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Members Dinner 2019 Booking Form</t>
-[...2 lines deleted...]
-      <c r="B217" t="inlineStr"/>
+          <t>The Lansdowne Club</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>Image of The Lansdowne Club 9 Fitzmaurice Place London W1J 5JD</t>
+        </is>
+      </c>
       <c r="C217" s="1" t="n">
-        <v>43503.59425617842</v>
+        <v>43507.52581018519</v>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/members-dinner-2019-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-lansdowne-club</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Municipal</t>
+          <t>Members Dinner 2019 Booking Form</t>
         </is>
       </c>
       <c r="B218" t="inlineStr"/>
       <c r="C218" s="1" t="n">
-        <v>43486.45561342593</v>
+        <v>43503.59425617842</v>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-municipal</t>
+          <t>https://ratingsurveyorsassociation.org/documents/members-dinner-2019-booking-form</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Telecommunications</t>
+          <t>Agent Co-ordination - Municipal</t>
         </is>
       </c>
       <c r="B219" t="inlineStr"/>
       <c r="C219" s="1" t="n">
-        <v>43453.7300925926</v>
+        <v>43486.45561342593</v>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-telecommunications</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-municipal</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Education</t>
+          <t>Agent Co-ordination - Telecommunications</t>
         </is>
       </c>
       <c r="B220" t="inlineStr"/>
       <c r="C220" s="1" t="n">
-        <v>43453.71599537037</v>
+        <v>43453.7300925926</v>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-education</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-telecommunications</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Distribution Warehouses</t>
+          <t>Agent Co-ordination - Education</t>
         </is>
       </c>
       <c r="B221" t="inlineStr"/>
       <c r="C221" s="1" t="n">
-        <v>43453.70768518518</v>
+        <v>43453.71599537037</v>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-distribution-warehouses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-education</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Healthcare</t>
+          <t>Agent Co-ordination - Distribution Warehouses</t>
         </is>
       </c>
       <c r="B222" t="inlineStr"/>
       <c r="C222" s="1" t="n">
-        <v>43453.7067824074</v>
+        <v>43453.70768518518</v>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-healthcare</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-distribution-warehouses</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Industrial</t>
+          <t>Agent Co-ordination - Healthcare</t>
         </is>
       </c>
       <c r="B223" t="inlineStr"/>
       <c r="C223" s="1" t="n">
-        <v>43453.70647392349</v>
+        <v>43453.7067824074</v>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-industrial</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-healthcare</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Restaurants</t>
+          <t>Agent Co-ordination - Industrial</t>
         </is>
       </c>
       <c r="B224" t="inlineStr"/>
       <c r="C224" s="1" t="n">
-        <v>43453.70619358731</v>
+        <v>43453.70647392349</v>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-restaurants</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-industrial</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Trade Counters</t>
+          <t>Agent Co-ordination - Restaurants</t>
         </is>
       </c>
       <c r="B225" t="inlineStr"/>
       <c r="C225" s="1" t="n">
-        <v>43453.70504372664</v>
+        <v>43453.70619358731</v>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-trade-counters</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-restaurants</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Motor Trade</t>
+          <t>Agent Co-ordination - Trade Counters</t>
         </is>
       </c>
       <c r="B226" t="inlineStr"/>
       <c r="C226" s="1" t="n">
-        <v>43453.70478009259</v>
+        <v>43453.70504372664</v>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-motor-trade</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-trade-counters</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Car Parks</t>
+          <t>Agent Co-ordination - Motor Trade</t>
         </is>
       </c>
       <c r="B227" t="inlineStr"/>
       <c r="C227" s="1" t="n">
-        <v>43453.70455518537</v>
+        <v>43453.70478009259</v>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-car-parks</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-motor-trade</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Hotels</t>
+          <t>Agent Co-ordination - Car Parks</t>
         </is>
       </c>
       <c r="B228" t="inlineStr"/>
       <c r="C228" s="1" t="n">
-        <v>43453.70434027778</v>
+        <v>43453.70455518537</v>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-hotels</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-car-parks</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Advertising Rights</t>
+          <t>Agent Co-ordination - Hotels</t>
         </is>
       </c>
       <c r="B229" t="inlineStr"/>
       <c r="C229" s="1" t="n">
-        <v>43453.70409722222</v>
+        <v>43453.70434027778</v>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-advertising-rights</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-hotels</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Retail Warehouses</t>
+          <t>Agent Co-ordination - Advertising Rights</t>
         </is>
       </c>
       <c r="B230" t="inlineStr"/>
       <c r="C230" s="1" t="n">
-        <v>43453.70386574074</v>
+        <v>43453.70409722222</v>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-retail-warehouses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-advertising-rights</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Leisure</t>
+          <t>Agent Co-ordination - Retail Warehouses</t>
         </is>
       </c>
       <c r="B231" t="inlineStr"/>
       <c r="C231" s="1" t="n">
-        <v>43453.70356481482</v>
+        <v>43453.70386574074</v>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-leisure</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-retail-warehouses</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Pubs</t>
+          <t>Agent Co-ordination - Leisure</t>
         </is>
       </c>
       <c r="B232" t="inlineStr"/>
       <c r="C232" s="1" t="n">
-        <v>43453.70325231482</v>
+        <v>43453.70356481482</v>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-pubs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-leisure</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Offices</t>
+          <t>Agent Co-ordination - Pubs</t>
         </is>
       </c>
       <c r="B233" t="inlineStr"/>
       <c r="C233" s="1" t="n">
-        <v>43453.70299768518</v>
+        <v>43453.70325231482</v>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-offices</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-pubs</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Renewables</t>
+          <t>Agent Co-ordination - Offices</t>
         </is>
       </c>
       <c r="B234" t="inlineStr"/>
       <c r="C234" s="1" t="n">
-        <v>43453.70030092593</v>
+        <v>43453.70299768518</v>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-renewables</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-offices</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>RSA Meeting - Birmingham - 12.1218</t>
+          <t>Agent Co-ordination - Renewables</t>
         </is>
       </c>
       <c r="B235" t="inlineStr"/>
       <c r="C235" s="1" t="n">
-        <v>43441.40614522985</v>
+        <v>43453.70030092593</v>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-meeting-birmingham-12-1218</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-renewables</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Instructions for GPCR pages</t>
+          <t>RSA Meeting - Birmingham - 12.1218</t>
         </is>
       </c>
       <c r="B236" t="inlineStr"/>
       <c r="C236" s="1" t="n">
-        <v>43440.39599537037</v>
+        <v>43441.40614522985</v>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/instructions-for-gpcr-pages</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-meeting-birmingham-12-1218</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Trusted Helper Form</t>
+          <t>Instructions for GPCR pages</t>
         </is>
       </c>
       <c r="B237" t="inlineStr"/>
       <c r="C237" s="1" t="n">
-        <v>43437.71053970175</v>
+        <v>43440.39599537037</v>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/trusted-helper-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/instructions-for-gpcr-pages</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating Alteration of Lists England Regulations 2018</t>
+          <t>Trusted Helper Form</t>
         </is>
       </c>
       <c r="B238" t="inlineStr"/>
       <c r="C238" s="1" t="n">
-        <v>43427.38437545763</v>
+        <v>43437.71053970175</v>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-england-regulations-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/trusted-helper-form</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>RSA Social London 22 November 2018</t>
+          <t>The Non-Domestic Rating Alteration of Lists England Regulations 2018</t>
         </is>
       </c>
       <c r="B239" t="inlineStr"/>
       <c r="C239" s="1" t="n">
-        <v>43410.67651355236</v>
+        <v>43427.38437545763</v>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-social-london-22-november-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-england-regulations-2018</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>GPCR Renewable Properties</t>
+          <t>RSA Social London 22 November 2018</t>
         </is>
       </c>
       <c r="B240" t="inlineStr"/>
       <c r="C240" s="1" t="n">
-        <v>43409.6172337963</v>
+        <v>43410.67651355236</v>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/gpcr-renewable-properties</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-social-london-22-november-2018</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>GPCR Office Properties</t>
+          <t>GPCR Renewable Properties</t>
         </is>
       </c>
       <c r="B241" t="inlineStr"/>
       <c r="C241" s="1" t="n">
-        <v>43409.60734953704</v>
+        <v>43409.6172337963</v>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/gpcr-office-properties</t>
+          <t>https://ratingsurveyorsassociation.org/documents/gpcr-renewable-properties</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>BRIL_4-2018</t>
+          <t>GPCR Office Properties</t>
         </is>
       </c>
       <c r="B242" t="inlineStr"/>
       <c r="C242" s="1" t="n">
-        <v>43409.48812268141</v>
+        <v>43409.60734953704</v>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril-4-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/gpcr-office-properties</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Rating (Property in Common Occupation) and Council Tax (Empty Dwellings) Act 2018</t>
+          <t>BRIL_4-2018</t>
         </is>
       </c>
       <c r="B243" t="inlineStr"/>
       <c r="C243" s="1" t="n">
-        <v>43409.35739476638</v>
+        <v>43409.48812268141</v>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rating-property-in-common-occupation-and-council-tax-empty-dwellings-act-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril-4-2018</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>RSA Lecture - Bristol - 7th Nov</t>
+          <t>Rating (Property in Common Occupation) and Council Tax (Empty Dwellings) Act 2018</t>
         </is>
       </c>
       <c r="B244" t="inlineStr"/>
       <c r="C244" s="1" t="n">
-        <v>43392.44054875977</v>
+        <v>43409.35739476638</v>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-bristol-7th-nov</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rating-property-in-common-occupation-and-council-tax-empty-dwellings-act-2018</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Changes to Empty Rates in Wales</t>
+          <t>RSA Lecture - Bristol - 7th Nov</t>
         </is>
       </c>
       <c r="B245" t="inlineStr"/>
       <c r="C245" s="1" t="n">
-        <v>43390.64083626067</v>
+        <v>43392.44054875977</v>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/changes-to-empty-rates-in-wales</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-bristol-7th-nov</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>RSA - Notice to Members - Subscriptions</t>
+          <t>Changes to Empty Rates in Wales</t>
         </is>
       </c>
       <c r="B246" t="inlineStr"/>
       <c r="C246" s="1" t="n">
-        <v>43382.34427953362</v>
+        <v>43390.64083626067</v>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-notice-to-members-subscriptions</t>
+          <t>https://ratingsurveyorsassociation.org/documents/changes-to-empty-rates-in-wales</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Rating Surveyors Association Rules (September 2018) (Final)</t>
+          <t>RSA - Notice to Members - Subscriptions</t>
         </is>
       </c>
       <c r="B247" t="inlineStr"/>
       <c r="C247" s="1" t="n">
-        <v>43382.34412852167</v>
+        <v>43382.34427953362</v>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rating-surveyors-association-rules-september-2018-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-notice-to-members-subscriptions</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2018 - 8th Nov 18 - Final</t>
+          <t>Rating Surveyors Association Rules (September 2018) (Final)</t>
         </is>
       </c>
       <c r="B248" t="inlineStr"/>
       <c r="C248" s="1" t="n">
-        <v>43354.43818191202</v>
+        <v>43382.34412852167</v>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2018-8th-nov-18-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rating-surveyors-association-rules-september-2018-final</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>CPT - Expert Witness - Gardiner Theobald LLP v Jackson (VO) 2018</t>
+          <t>RSA Guest Dinner 2018 - 8th Nov 18 - Final</t>
         </is>
       </c>
       <c r="B249" t="inlineStr"/>
       <c r="C249" s="1" t="n">
-        <v>43346.7023661953</v>
+        <v>43354.43818191202</v>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-expert-witness-gardiner-theobald-llp-v-jackson-vo-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2018-8th-nov-18-final</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Mazars Draft Appeal Regs - 180823 NDR (Property in Common etc) Regulations 2018 v. 5 clean</t>
+          <t>CPT - Expert Witness - Gardiner Theobald LLP v Jackson (VO) 2018</t>
         </is>
       </c>
       <c r="B250" t="inlineStr"/>
       <c r="C250" s="1" t="n">
-        <v>43343.51394034291</v>
+        <v>43346.7023661953</v>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mazars-draft-appeal-regs-180823-ndr-property-in-common-etc-regulations-2018-v-5-clean</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-expert-witness-gardiner-theobald-llp-v-jackson-vo-2018</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Roll of Honour of the Association - Hon Members</t>
+          <t>Mazars Draft Appeal Regs - 180823 NDR (Property in Common etc) Regulations 2018 v. 5 clean</t>
         </is>
       </c>
       <c r="B251" t="inlineStr"/>
       <c r="C251" s="1" t="n">
-        <v>43343.45115740741</v>
+        <v>43343.51394034291</v>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mazars-draft-appeal-regs-180823-ndr-property-in-common-etc-regulations-2018-v-5-clean</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Roll of Honour of the Association - Past Presidents</t>
+          <t>Roll of Honour of the Association - Hon Members</t>
         </is>
       </c>
       <c r="B252" t="inlineStr"/>
       <c r="C252" s="1" t="n">
-        <v>43343.45104166667</v>
+        <v>43343.45115740741</v>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-past-presidents</t>
+          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-members</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Roll of Honour of the Association - Hon Treasurers</t>
+          <t>Roll of Honour of the Association - Past Presidents</t>
         </is>
       </c>
       <c r="B253" t="inlineStr"/>
       <c r="C253" s="1" t="n">
-        <v>43343.45087962963</v>
+        <v>43343.45104166667</v>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-treasurers</t>
+          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-past-presidents</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Roll of Honour of the Association - Hon Secretaries</t>
+          <t>Roll of Honour of the Association - Hon Treasurers</t>
         </is>
       </c>
       <c r="B254" t="inlineStr"/>
       <c r="C254" s="1" t="n">
-        <v>43343.45075231481</v>
+        <v>43343.45087962963</v>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-secretaries</t>
+          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-treasurers</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>CCA - VOA Stats - August 2018</t>
+          <t>Roll of Honour of the Association - Hon Secretaries</t>
         </is>
       </c>
       <c r="B255" t="inlineStr"/>
       <c r="C255" s="1" t="n">
-        <v>43334.33673805369</v>
+        <v>43343.45075231481</v>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cca-voa-stats-august-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-secretaries</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>RSA Note - Guidance to Members on Appearance as Experts at Tribunal</t>
+          <t>CCA - VOA Stats - August 2018</t>
         </is>
       </c>
       <c r="B256" t="inlineStr"/>
       <c r="C256" s="1" t="n">
-        <v>43325.63853289288</v>
+        <v>43334.33673805369</v>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-note-guidance-to-members-on-appearance-as-experts-at-tribunal</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cca-voa-stats-august-2018</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists, Appeals and Procedure) England Amendement Regs 2018 (Penalties)</t>
+          <t>RSA Note - Guidance to Members on Appearance as Experts at Tribunal</t>
         </is>
       </c>
       <c r="B257" t="inlineStr"/>
       <c r="C257" s="1" t="n">
-        <v>43321.4338734265</v>
+        <v>43325.63853289288</v>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-appeals-and-procedure-england-amendement-regs-2018-penalties</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-note-guidance-to-members-on-appearance-as-experts-at-tribunal</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists, Appeals and Procedure) England Amendement Regs 2018</t>
+          <t>The Non-Domestic Rating (Alteration of Lists, Appeals and Procedure) England Amendement Regs 2018 (Penalties)</t>
         </is>
       </c>
       <c r="B258" t="inlineStr"/>
       <c r="C258" s="1" t="n">
-        <v>43317.48663334498</v>
+        <v>43321.4338734265</v>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-appeals-and-procedure-england-amendement-regs-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-appeals-and-procedure-england-amendement-regs-2018-penalties</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>RDHC 2018 FINAL</t>
+          <t>The Non-Domestic Rating (Alteration of Lists, Appeals and Procedure) England Amendement Regs 2018</t>
         </is>
       </c>
       <c r="B259" t="inlineStr"/>
       <c r="C259" s="1" t="n">
-        <v>43297.49662580182</v>
+        <v>43317.48663334498</v>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rdhc-2018-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-appeals-and-procedure-england-amendement-regs-2018</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Empty Rates - Principled v Trafford [2018] EWHC 1687 (Admin)</t>
+          <t>RDHC 2018 FINAL</t>
         </is>
       </c>
       <c r="B260" t="inlineStr"/>
       <c r="C260" s="1" t="n">
-        <v>43290.42773574377</v>
+        <v>43297.49662580182</v>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/empty-rates-principled-v-trafford-2018-ewhc-1687-admin</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rdhc-2018-final</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>VOA_BARs_Submission_Standards</t>
+          <t>Empty Rates - Principled v Trafford [2018] EWHC 1687 (Admin)</t>
         </is>
       </c>
       <c r="B261" t="inlineStr"/>
       <c r="C261" s="1" t="n">
-        <v>43280.50388109367</v>
+        <v>43290.42773574377</v>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-bars-submission-standards</t>
+          <t>https://ratingsurveyorsassociation.org/documents/empty-rates-principled-v-trafford-2018-ewhc-1687-admin</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Website Test Document</t>
+          <t>VOA_BARs_Submission_Standards</t>
         </is>
       </c>
       <c r="B262" t="inlineStr"/>
       <c r="C262" s="1" t="n">
-        <v>43262.63386822114</v>
+        <v>43280.50388109367</v>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/website-test-document</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-bars-submission-standards</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Draft Non-Domestic Rating (Alteration of Lists and Appeals) (Engl...</t>
+          <t>Website Test Document</t>
         </is>
       </c>
       <c r="B263" t="inlineStr"/>
       <c r="C263" s="1" t="n">
-        <v>43258.3748617327</v>
+        <v>43262.63386822114</v>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/draft-non-domestic-rating-alteration-of-lists-and-appeals-engl</t>
+          <t>https://ratingsurveyorsassociation.org/documents/website-test-document</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Keeling Schedule Non-Domestic Rating (Alteration of Lists and App...</t>
+          <t>Draft Non-Domestic Rating (Alteration of Lists and Appeals) (Engl...</t>
         </is>
       </c>
       <c r="B264" t="inlineStr"/>
       <c r="C264" s="1" t="n">
-        <v>43258.37468568098</v>
+        <v>43258.3748617327</v>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/keeling-schedule-non-domestic-rating-alteration-of-lists-and-app</t>
+          <t>https://ratingsurveyorsassociation.org/documents/draft-non-domestic-rating-alteration-of-lists-and-appeals-engl</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Mazars Draft Regulations letter</t>
+          <t>Keeling Schedule Non-Domestic Rating (Alteration of Lists and App...</t>
         </is>
       </c>
       <c r="B265" t="inlineStr"/>
       <c r="C265" s="1" t="n">
-        <v>43258.37370843864</v>
+        <v>43258.37468568098</v>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mazars-draft-regulations-letter</t>
+          <t>https://ratingsurveyorsassociation.org/documents/keeling-schedule-non-domestic-rating-alteration-of-lists-and-app</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>RSA Lectures  - Mazars Consultation part II - (London and Birmingham) June 2018</t>
+          <t>Mazars Draft Regulations letter</t>
         </is>
       </c>
       <c r="B266" t="inlineStr"/>
       <c r="C266" s="1" t="n">
-        <v>43227.6008876125</v>
+        <v>43258.37370843864</v>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-mazars-consultation-part-ii-london-and-birmingham-june-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mazars-draft-regulations-letter</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>2021 AVD</t>
+          <t>RSA Lectures  - Mazars Consultation part II - (London and Birmingham) June 2018</t>
         </is>
       </c>
       <c r="B267" t="inlineStr"/>
       <c r="C267" s="1" t="n">
-        <v>43227.55841719501</v>
+        <v>43227.6008876125</v>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2021-avd</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-mazars-consultation-part-ii-london-and-birmingham-june-2018</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Rating Diploma - Contrcators 2018 F2F session agenda</t>
+          <t>2021 AVD</t>
         </is>
       </c>
       <c r="B268" t="inlineStr"/>
       <c r="C268" s="1" t="n">
-        <v>43220.72055080302</v>
+        <v>43227.55841719501</v>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rating-diploma-contrcators-2018-f2f-session-agenda</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2021-avd</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>House of lords 2018 revised</t>
+          <t>Rating Diploma - Contrcators 2018 F2F session agenda</t>
         </is>
       </c>
       <c r="B269" t="inlineStr"/>
       <c r="C269" s="1" t="n">
-        <v>43220.64690747156</v>
+        <v>43220.72055080302</v>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-2018-revised</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rating-diploma-contrcators-2018-f2f-session-agenda</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>House of Lords 2018</t>
+          <t>House of lords 2018 revised</t>
         </is>
       </c>
       <c r="B270" t="inlineStr"/>
       <c r="C270" s="1" t="n">
-        <v>43220.53898148148</v>
+        <v>43220.64690747156</v>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-2018-revised</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Anti avoidance consultation in Wales</t>
+          <t>House of Lords 2018</t>
         </is>
       </c>
       <c r="B271" t="inlineStr"/>
       <c r="C271" s="1" t="n">
-        <v>43208.49966498737</v>
+        <v>43220.53898148148</v>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/anti-avoidance-consultation-in-wales</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-2018</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>VT Consolidated Practice Statement - Apr 2018</t>
+          <t>Anti avoidance consultation in Wales</t>
         </is>
       </c>
       <c r="B272" t="inlineStr"/>
       <c r="C272" s="1" t="n">
-        <v>43187.53126660708</v>
+        <v>43208.49966498737</v>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/vt-consolidated-practice-statement-apr-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/anti-avoidance-consultation-in-wales</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Committee Elections 2018 - Ballot Papers - supporting docs</t>
+          <t>VT Consolidated Practice Statement - Apr 2018</t>
         </is>
       </c>
       <c r="B273" t="inlineStr"/>
       <c r="C273" s="1" t="n">
-        <v>43177.60395660761</v>
+        <v>43187.53126660708</v>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2018-ballot-papers-supporting-docs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/vt-consolidated-practice-statement-apr-2018</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Committee Elections 2018 - Ballot Papers</t>
+          <t>Committee Elections 2018 - Ballot Papers - supporting docs</t>
         </is>
       </c>
       <c r="B274" t="inlineStr"/>
       <c r="C274" s="1" t="n">
-        <v>43177.60383164072</v>
+        <v>43177.60395660761</v>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2018-ballot-papers</t>
+          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2018-ballot-papers-supporting-docs</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>RSA Consultation Response - Business rates in multi-occupied properties - Feb18</t>
+          <t>Committee Elections 2018 - Ballot Papers</t>
         </is>
       </c>
       <c r="B275" t="inlineStr"/>
       <c r="C275" s="1" t="n">
-        <v>43163.51113989668</v>
+        <v>43177.60383164072</v>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-consultation-response-business-rates-in-multi-occupied-properties-feb18</t>
+          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2018-ballot-papers</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Landmark Chambers Conference 2018</t>
+          <t>RSA Consultation Response - Business rates in multi-occupied properties - Feb18</t>
         </is>
       </c>
       <c r="B276" t="inlineStr"/>
       <c r="C276" s="1" t="n">
-        <v>43152.5063542025</v>
+        <v>43163.51113989668</v>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/landmark-chambers-conference-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-consultation-response-business-rates-in-multi-occupied-properties-feb18</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>RSA Members' Dinner April 2018</t>
+          <t>Landmark Chambers Conference 2018</t>
         </is>
       </c>
       <c r="B277" t="inlineStr"/>
       <c r="C277" s="1" t="n">
-        <v>43146.38010441321</v>
+        <v>43152.5063542025</v>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-april-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/landmark-chambers-conference-2018</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t xml:space="preserve">Business Rates Information Letter (BRIL) 1/2018 </t>
+          <t>RSA Members' Dinner April 2018</t>
         </is>
       </c>
       <c r="B278" t="inlineStr"/>
       <c r="C278" s="1" t="n">
-        <v>43142.47775098804</v>
+        <v>43146.38010441321</v>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-information-letter-bril-1-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-april-2018</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Valuation Tribunal Newsletter - Valuation in Practice No.47</t>
+          <t xml:space="preserve">Business Rates Information Letter (BRIL) 1/2018 </t>
         </is>
       </c>
       <c r="B279" t="inlineStr"/>
       <c r="C279" s="1" t="n">
-        <v>43136.46516952071</v>
+        <v>43142.47775098804</v>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-newsletter-valuation-in-practice-no-47</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-information-letter-bril-1-2018</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Monk Decision - Members Update and Press Release</t>
+          <t>Valuation Tribunal Newsletter - Valuation in Practice No.47</t>
         </is>
       </c>
       <c r="B280" t="inlineStr"/>
       <c r="C280" s="1" t="n">
-        <v>43134.42775737428</v>
+        <v>43136.46516952071</v>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/monk-decision-members-update-and-press-release</t>
+          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-newsletter-valuation-in-practice-no-47</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>National Rating Day RSA</t>
+          <t>Monk Decision - Members Update and Press Release</t>
         </is>
       </c>
       <c r="B281" t="inlineStr"/>
       <c r="C281" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/national-rating-day-rsa</t>
+          <t>https://ratingsurveyorsassociation.org/documents/monk-decision-members-update-and-press-release</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>APC Feedback</t>
+          <t>National Rating Day RSA</t>
         </is>
       </c>
       <c r="B282" t="inlineStr"/>
       <c r="C282" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/apc-feedback</t>
+          <t>https://ratingsurveyorsassociation.org/documents/national-rating-day-rsa</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t xml:space="preserve">Welsh TR Consultation </t>
+          <t>APC Feedback</t>
         </is>
       </c>
       <c r="B283" t="inlineStr"/>
       <c r="C283" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/welsh-tr-consultation</t>
+          <t>https://ratingsurveyorsassociation.org/documents/apc-feedback</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Discussion Document - Needs and Redistribution</t>
-[...6 lines deleted...]
-      </c>
+          <t xml:space="preserve">Welsh TR Consultation </t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr"/>
       <c r="C284" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/discussion-document-needs-and-redistribution</t>
+          <t>https://ratingsurveyorsassociation.org/documents/welsh-tr-consultation</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Consultation Document - Business Rates Retention</t>
+          <t>Discussion Document - Needs and Redistribution</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Consultation Document - Business Rates Retention</t>
+          <t>Discussion Document - Needs and Redistribution</t>
         </is>
       </c>
       <c r="C285" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/consultation-document-business-rates-retention</t>
+          <t>https://ratingsurveyorsassociation.org/documents/discussion-document-needs-and-redistribution</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>RSA House of Lords 2016</t>
+          <t>Consultation Document - Business Rates Retention</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>RSA House of Lords 2016</t>
+          <t>Consultation Document - Business Rates Retention</t>
         </is>
       </c>
       <c r="C286" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/consultation-document-business-rates-retention</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>RSA Golf Flyer 2016 V5</t>
+          <t>RSA House of Lords 2016</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Inaugural Golf Day, 16th September 2016</t>
+          <t>RSA House of Lords 2016</t>
         </is>
       </c>
       <c r="C287" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-golf-flyer-2016-v5</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-2016</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>CPT National Rating Day 2017 - 17th May - New Flier</t>
-[...2 lines deleted...]
-      <c r="B288" t="inlineStr"/>
+          <t>RSA Golf Flyer 2016 V5</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>Inaugural Golf Day, 16th September 2016</t>
+        </is>
+      </c>
       <c r="C288" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2017-17th-may-new-flier</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-golf-flyer-2016-v5</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner</t>
+          <t>CPT National Rating Day 2017 - 17th May - New Flier</t>
         </is>
       </c>
       <c r="B289" t="inlineStr"/>
       <c r="C289" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2017-17th-may-new-flier</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>RSA special offer - CPT Rating Day</t>
+          <t>RSA Guest Dinner</t>
         </is>
       </c>
       <c r="B290" t="inlineStr"/>
       <c r="C290" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-special-offer-cpt-rating-day</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Reeves Valuations for Beluga House</t>
-[...1 lines deleted...]
-      </c>
+          <t>RSA special offer - CPT Rating Day</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr"/>
       <c r="C291" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/reeves-valuations-for-beluga-house</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-special-offer-cpt-rating-day</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Member Application Details Current</t>
+          <t>Reeves Valuations for Beluga House</t>
         </is>
       </c>
       <c r="C292" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/member-application-details-current</t>
+          <t>https://ratingsurveyorsassociation.org/documents/reeves-valuations-for-beluga-house</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Junior Application Details Current</t>
+          <t>Member Application Details Current</t>
         </is>
       </c>
       <c r="C293" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/junior-application-details-current</t>
+          <t>https://ratingsurveyorsassociation.org/documents/member-application-details-current</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Affiliate Application Details Current</t>
+          <t>Junior Application Details Current</t>
         </is>
       </c>
       <c r="C294" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/affiliate-application-details-current</t>
+          <t>https://ratingsurveyorsassociation.org/documents/junior-application-details-current</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>RSA - Dates for your diary 2017</t>
-[...2 lines deleted...]
-      <c r="B295" t="inlineStr"/>
+          <t>Affiliate Application Details Current</t>
+        </is>
+      </c>
       <c r="C295" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-dates-for-your-diary-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/affiliate-application-details-current</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Chargeable Amounts) (England) Regs 2016</t>
+          <t>RSA - Dates for your diary 2017</t>
         </is>
       </c>
       <c r="B296" t="inlineStr"/>
       <c r="C296" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-chargeable-amounts-england-regs-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-dates-for-your-diary-2017</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Revised Welsh TR Consultation Document</t>
+          <t>The Non-Domestic Rating (Chargeable Amounts) (England) Regs 2016</t>
         </is>
       </c>
       <c r="B297" t="inlineStr"/>
       <c r="C297" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/revised-welsh-tr-consultation-document</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-chargeable-amounts-england-regs-2016</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>UKSC 2013-0117-judgment (Mazars)</t>
+          <t>Revised Welsh TR Consultation Document</t>
         </is>
       </c>
       <c r="B298" t="inlineStr"/>
       <c r="C298" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/uksc-2013-0117-judgment-mazars</t>
+          <t>https://ratingsurveyorsassociation.org/documents/revised-welsh-tr-consultation-document</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>RSA Marketing Code of Conduct</t>
-[...1 lines deleted...]
-      </c>
+          <t>UKSC 2013-0117-judgment (Mazars)</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr"/>
       <c r="C299" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-marketing-code-of-conduct</t>
+          <t>https://ratingsurveyorsassociation.org/documents/uksc-2013-0117-judgment-mazars</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>RSA Disciplinary Rules</t>
+          <t>RSA Marketing Code of Conduct</t>
         </is>
       </c>
       <c r="C300" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-disciplinary-rules</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-marketing-code-of-conduct</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Government Transitional Relief Consultation Document</t>
-[...2 lines deleted...]
-      <c r="B301" t="inlineStr"/>
+          <t>RSA Disciplinary Rules</t>
+        </is>
+      </c>
       <c r="C301" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/government-transitional-relief-consultation-document</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-disciplinary-rules</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>RSA Members Dinner - HMS Flyer Final</t>
-[...6 lines deleted...]
-      </c>
+          <t>Government Transitional Relief Consultation Document</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr"/>
       <c r="C302" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-hms-flyer-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/government-transitional-relief-consultation-document</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>RSA Committee Elections 2017 - Supporting Papers</t>
-[...2 lines deleted...]
-      <c r="B303" t="inlineStr"/>
+          <t>RSA Members Dinner - HMS Flyer Final</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>RSA Members Dinner - HMS Flyer Final</t>
+        </is>
+      </c>
       <c r="C303" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-committee-elections-2017-supporting-papers</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-hms-flyer-final</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>RSA Committee Elections 2017 - Ballot Paper</t>
+          <t>RSA Committee Elections 2017 - Supporting Papers</t>
         </is>
       </c>
       <c r="B304" t="inlineStr"/>
       <c r="C304" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-committee-elections-2017-ballot-paper</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-committee-elections-2017-supporting-papers</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 2017 - HMS Belfast compressed</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Committee Elections 2017 - Ballot Paper</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr"/>
       <c r="C305" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2017-hms-belfast-compressed</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-committee-elections-2017-ballot-paper</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t xml:space="preserve">RSA Members Dinner 2017 - HMS Belfast </t>
+          <t>RSA Members Dinner 2017 - HMS Belfast compressed</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Flyer for Members Dinner 2017</t>
+          <t>RSA Members' Dinner - compressed file</t>
         </is>
       </c>
       <c r="C306" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2017-hms-belfast</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2017-hms-belfast-compressed</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>RICS Rating Conference 2018 - Programme</t>
-[...2 lines deleted...]
-      <c r="B307" t="inlineStr"/>
+          <t xml:space="preserve">RSA Members Dinner 2017 - HMS Belfast </t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>Flyer for Members Dinner 2017</t>
+        </is>
+      </c>
       <c r="C307" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-conference-2018-programme</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2017-hms-belfast</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>22646 RICS Rating Conference 2018-03 FINAL</t>
+          <t>RICS Rating Conference 2018 - Programme</t>
         </is>
       </c>
       <c r="B308" t="inlineStr"/>
       <c r="C308" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/22646-rics-rating-conference-2018-03-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-conference-2018-programme</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t xml:space="preserve">RSA Lectures (Birmingham 18 1 18) </t>
+          <t>22646 RICS Rating Conference 2018-03 FINAL</t>
         </is>
       </c>
       <c r="B309" t="inlineStr"/>
       <c r="C309" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-birmingham-18-1-18</t>
+          <t>https://ratingsurveyorsassociation.org/documents/22646-rics-rating-conference-2018-03-final</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Case Report - Mr Peter McCrea (59374290v1 Legal)</t>
+          <t xml:space="preserve">RSA Lectures (Birmingham 18 1 18) </t>
         </is>
       </c>
       <c r="B310" t="inlineStr"/>
       <c r="C310" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/case-report-mr-peter-mccrea-59374290v1-legal</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-birmingham-18-1-18</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>House of Commons Briefing Paper - Business rates 2017 Reval</t>
+          <t>Case Report - Mr Peter McCrea (59374290v1 Legal)</t>
         </is>
       </c>
       <c r="B311" t="inlineStr"/>
       <c r="C311" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-business-rates-2017-reval</t>
+          <t>https://ratingsurveyorsassociation.org/documents/case-report-mr-peter-mccrea-59374290v1-legal</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t xml:space="preserve">RSA Lectures (London 15 1 18) </t>
+          <t>House of Commons Briefing Paper - Business rates 2017 Reval</t>
         </is>
       </c>
       <c r="B312" t="inlineStr"/>
       <c r="C312" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-london-15-1-18</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-business-rates-2017-reval</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mazars - Government con doc dec17 </t>
+          <t xml:space="preserve">RSA Lectures (London 15 1 18) </t>
         </is>
       </c>
       <c r="B313" t="inlineStr"/>
       <c r="C313" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mazars-government-con-doc-dec17</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-london-15-1-18</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>2017 - Scottish Relief Scheme expanatory note</t>
-[...6 lines deleted...]
-      </c>
+          <t xml:space="preserve">Mazars - Government con doc dec17 </t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr"/>
       <c r="C314" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2017-scottish-relief-scheme-expanatory-note</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mazars-government-con-doc-dec17</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rates (Transitional Relief) (Scotland) Regulations 2017 No 85</t>
-[...2 lines deleted...]
-      <c r="B315" t="inlineStr"/>
+          <t>2017 - Scottish Relief Scheme expanatory note</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>2017 - Scottish Relief Scheme expanatory note</t>
+        </is>
+      </c>
       <c r="C315" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-transitional-relief-scotland-regulations-2017-no-85</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2017-scottish-relief-scheme-expanatory-note</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>National Rating Day RSA revised</t>
+          <t>The Non-Domestic Rates (Transitional Relief) (Scotland) Regulations 2017 No 85</t>
         </is>
       </c>
       <c r="B316" t="inlineStr"/>
       <c r="C316" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/national-rating-day-rsa-revised</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-transitional-relief-scotland-regulations-2017-no-85</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Revised Practice Note on Disrepair and Rating Post SC</t>
+          <t>National Rating Day RSA revised</t>
         </is>
       </c>
       <c r="B317" t="inlineStr"/>
       <c r="C317" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/revised-practice-note-on-disrepair-and-rating-post-sc</t>
+          <t>https://ratingsurveyorsassociation.org/documents/national-rating-day-rsa-revised</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>RSA HOP Flyer 2017_2 Version small</t>
+          <t>Revised Practice Note on Disrepair and Rating Post SC</t>
         </is>
       </c>
       <c r="B318" t="inlineStr"/>
       <c r="C318" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-hop-flyer-20172-version-small</t>
+          <t>https://ratingsurveyorsassociation.org/documents/revised-practice-note-on-disrepair-and-rating-post-sc</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Business Rates Budget 17 Schemes (SSB)</t>
+          <t>RSA HOP Flyer 2017_2 Version small</t>
         </is>
       </c>
       <c r="B319" t="inlineStr"/>
       <c r="C319" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-budget-17-schemes-ssb</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-hop-flyer-20172-version-small</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>RSA Lectures (London 5 7 17) Final</t>
+          <t>Business Rates Budget 17 Schemes (SSB)</t>
         </is>
       </c>
       <c r="B320" t="inlineStr"/>
       <c r="C320" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-london-5-7-17-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-budget-17-schemes-ssb</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>VOA_Business_Plan_2017_to_2019</t>
+          <t>RSA Lectures (London 5 7 17) Final</t>
         </is>
       </c>
       <c r="B321" t="inlineStr"/>
       <c r="C321" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voabusinessplan2017to2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-london-5-7-17-final</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>The Barclay Report - Recommendations 22-8-17</t>
+          <t>VOA_Business_Plan_2017_to_2019</t>
         </is>
       </c>
       <c r="B322" t="inlineStr"/>
       <c r="C322" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-barclay-report-recommendations-22-8-17</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voabusinessplan2017to2019</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner Flyer Nov 2017</t>
+          <t>The Barclay Report - Recommendations 22-8-17</t>
         </is>
       </c>
       <c r="B323" t="inlineStr"/>
       <c r="C323" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-flyer-nov-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-barclay-report-recommendations-22-8-17</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>RSA Lecture Series - 10th October 2017</t>
+          <t>RSA Guest Dinner Flyer Nov 2017</t>
         </is>
       </c>
       <c r="B324" t="inlineStr"/>
       <c r="C324" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-series-10th-october-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-flyer-nov-2017</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>2017 RSA Town Committees</t>
+          <t>RSA Lecture Series - 10th October 2017</t>
         </is>
       </c>
       <c r="B325" t="inlineStr"/>
       <c r="C325" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2017-rsa-town-committees</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-series-10th-october-2017</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>VOA &amp; Agent Interaction with VT (London Focussed)</t>
+          <t>2017 RSA Town Committees</t>
         </is>
       </c>
       <c r="B326" t="inlineStr"/>
       <c r="C326" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-agent-interaction-with-vt-london-focussed</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2017-rsa-town-committees</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>House of Commons Briefing Paper - Reviewing and reforming business rates</t>
+          <t>VOA &amp; Agent Interaction with VT (London Focussed)</t>
         </is>
       </c>
       <c r="B327" t="inlineStr"/>
       <c r="C327" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-reviewing-and-reforming-business-rates</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-agent-interaction-with-vt-london-focussed</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Bond and Brown - 4th edition flyer</t>
+          <t>House of Commons Briefing Paper - Reviewing and reforming business rates</t>
         </is>
       </c>
       <c r="B328" t="inlineStr"/>
       <c r="C328" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bond-and-brown-4th-edition-flyer</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-reviewing-and-reforming-business-rates</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>SSB Scheme Guidance</t>
+          <t>Bond and Brown - 4th edition flyer</t>
         </is>
       </c>
       <c r="B329" t="inlineStr"/>
       <c r="C329" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ssb-scheme-guidance</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bond-and-brown-4th-edition-flyer</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>uksc-2015-0069-press-summary</t>
+          <t>SSB Scheme Guidance</t>
         </is>
       </c>
       <c r="B330" t="inlineStr"/>
       <c r="C330" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/uksc-2015-0069-press-summary</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ssb-scheme-guidance</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>JPIRVF - The Contractors Basis of valuation for rating purposes - 2nd edition - PGguidance 2017</t>
+          <t>uksc-2015-0069-press-summary</t>
         </is>
       </c>
       <c r="B331" t="inlineStr"/>
       <c r="C331" s="1" t="n">
-        <v>42948.56474662077</v>
+        <v>43134.42775737428</v>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/jpirvf-the-contractors-basis-of-valuation-for-rating-purposes-2nd-edition-pgguidance-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/uksc-2015-0069-press-summary</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>BRIL_4-2017_Spring_Budget_update</t>
+          <t>JPIRVF - The Contractors Basis of valuation for rating purposes - 2nd edition - PGguidance 2017</t>
         </is>
       </c>
       <c r="B332" t="inlineStr"/>
       <c r="C332" s="1" t="n">
-        <v>42907.58857638889</v>
+        <v>42948.56474662077</v>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril4-2017springbudgetupdate</t>
+          <t>https://ratingsurveyorsassociation.org/documents/jpirvf-the-contractors-basis-of-valuation-for-rating-purposes-2nd-edition-pgguidance-2017</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>RSA HoL Flyer 2017 - Final</t>
+          <t>BRIL_4-2017_Spring_Budget_update</t>
         </is>
       </c>
       <c r="B333" t="inlineStr"/>
       <c r="C333" s="1" t="n">
-        <v>42859.41672453703</v>
+        <v>42907.58857638889</v>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-hol-flyer-2017-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril4-2017springbudgetupdate</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Rating_consultancy_4th_edition_PGguidance_2017</t>
+          <t>RSA HoL Flyer 2017 - Final</t>
         </is>
       </c>
       <c r="B334" t="inlineStr"/>
       <c r="C334" s="1" t="n">
-        <v>42852.7156595173</v>
+        <v>42859.41672453703</v>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ratingconsultancy4theditionpgguidance2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-hol-flyer-2017-final</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Rating_consultancy_3rd_ed_April_2010</t>
+          <t>Rating_consultancy_4th_edition_PGguidance_2017</t>
         </is>
       </c>
       <c r="B335" t="inlineStr"/>
       <c r="C335" s="1" t="n">
-        <v>42850.63491898148</v>
+        <v>42852.7156595173</v>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ratingconsultancy3rdedapril2010</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ratingconsultancy4theditionpgguidance2017</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Rating_appeals_4th_edition_PGguidance_2017</t>
+          <t>Rating_consultancy_3rd_ed_April_2010</t>
         </is>
       </c>
       <c r="B336" t="inlineStr"/>
       <c r="C336" s="1" t="n">
-        <v>42850.63179398148</v>
+        <v>42850.63491898148</v>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ratingappeals4theditionpgguidance2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ratingconsultancy3rdedapril2010</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>RSA Golf Flyer 2017</t>
+          <t>Rating_appeals_4th_edition_PGguidance_2017</t>
         </is>
       </c>
       <c r="B337" t="inlineStr"/>
       <c r="C337" s="1" t="n">
-        <v>42822.44674871497</v>
+        <v>42850.63179398148</v>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-golf-flyer-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ratingappeals4theditionpgguidance2017</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>RSA Signed Accounts to Dec 2016</t>
+          <t>RSA Golf Flyer 2017</t>
         </is>
       </c>
       <c r="B338" t="inlineStr"/>
       <c r="C338" s="1" t="n">
-        <v>42822.34149305556</v>
+        <v>42822.44674871497</v>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-golf-flyer-2017</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Valuation Tribunal for England (Council Tax and Rating Appeals) (Procedure) (Amendment) Regulations 2017 SI 2017 No 156</t>
+          <t>RSA Signed Accounts to Dec 2016</t>
         </is>
       </c>
       <c r="B339" t="inlineStr"/>
       <c r="C339" s="1" t="n">
-        <v>42814.7450925926</v>
+        <v>42822.34149305556</v>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-for-england-council-tax-and-rating-appeals-procedure-amendment-regulations-2017-si-2017-no-156</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2016</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Final Consolidated Practice Statement VTE 2017</t>
+          <t>Valuation Tribunal for England (Council Tax and Rating Appeals) (Procedure) (Amendment) Regulations 2017 SI 2017 No 156</t>
         </is>
       </c>
       <c r="B340" t="inlineStr"/>
       <c r="C340" s="1" t="n">
-        <v>42814.59171628999</v>
+        <v>42814.7450925926</v>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/final-consolidated-practice-statement-vte-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-for-england-council-tax-and-rating-appeals-procedure-amendment-regulations-2017-si-2017-no-156</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations SI No 155 - 2017</t>
+          <t>Final Consolidated Practice Statement VTE 2017</t>
         </is>
       </c>
       <c r="B341" t="inlineStr"/>
       <c r="C341" s="1" t="n">
-        <v>42813.59623435893</v>
+        <v>42814.59171628999</v>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-and-appeals-england-amendment-regulations-si-no-155-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/final-consolidated-practice-statement-vte-2017</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Shaping the professionals of the future - RICS Response on APC changes</t>
+          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations SI No 155 - 2017</t>
         </is>
       </c>
       <c r="B342" t="inlineStr"/>
       <c r="C342" s="1" t="n">
-        <v>42807.57623842593</v>
+        <v>42813.59623435893</v>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/shaping-the-professionals-of-the-future-rics-response-on-apc-changes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-and-appeals-england-amendment-regulations-si-no-155-2017</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>CCA - what it means to Occupiers and Landlords</t>
+          <t>Shaping the professionals of the future - RICS Response on APC changes</t>
         </is>
       </c>
       <c r="B343" t="inlineStr"/>
       <c r="C343" s="1" t="n">
-        <v>42803.34756297444</v>
+        <v>42807.57623842593</v>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cca-what-it-means-to-occupiers-and-landlords</t>
+          <t>https://ratingsurveyorsassociation.org/documents/shaping-the-professionals-of-the-future-rics-response-on-apc-changes</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma Conference Sept 17</t>
+          <t>CCA - what it means to Occupiers and Landlords</t>
         </is>
       </c>
       <c r="B344" t="inlineStr"/>
       <c r="C344" s="1" t="n">
-        <v>42753.44446759259</v>
+        <v>42803.34756297444</v>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-conference-sept-17</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cca-what-it-means-to-occupiers-and-landlords</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Letter regarding Local Government Finance Bill</t>
+          <t>RICS Rating Diploma Conference Sept 17</t>
         </is>
       </c>
       <c r="B345" t="inlineStr"/>
       <c r="C345" s="1" t="n">
-        <v>42751.77744212963</v>
+        <v>42753.44446759259</v>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/letter-regarding-local-government-finance-bill</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-conference-sept-17</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>NDR 2010 List VT Clearance Stats Q1 &amp; Q2 2016</t>
+          <t>Letter regarding Local Government Finance Bill</t>
         </is>
       </c>
       <c r="B346" t="inlineStr"/>
       <c r="C346" s="1" t="n">
-        <v>42712.39172284942</v>
+        <v>42751.77744212963</v>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ndr-2010-list-vt-clearance-stats-q1-q2-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/letter-regarding-local-government-finance-bill</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Chargeable Amounts) (England) Regulations 2016</t>
+          <t>NDR 2010 List VT Clearance Stats Q1 &amp; Q2 2016</t>
         </is>
       </c>
       <c r="B347" t="inlineStr"/>
       <c r="C347" s="1" t="n">
-        <v>42698.55362268518</v>
+        <v>42712.39172284942</v>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-chargeable-amounts-england-regulations-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ndr-2010-list-vt-clearance-stats-q1-q2-2016</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>RSA OGM Minutes - 05 November 2015</t>
+          <t>The Non-Domestic Rating (Chargeable Amounts) (England) Regulations 2016</t>
         </is>
       </c>
       <c r="B348" t="inlineStr"/>
       <c r="C348" s="1" t="n">
-        <v>42677.38329861111</v>
+        <v>42698.55362268518</v>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-ogm-minutes-05-november-2015</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-chargeable-amounts-england-regulations-2016</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>VOA Business Plan 2016-18</t>
+          <t>RSA OGM Minutes - 05 November 2015</t>
         </is>
       </c>
       <c r="B349" t="inlineStr"/>
       <c r="C349" s="1" t="n">
-        <v>42676.40084490741</v>
+        <v>42677.38329861111</v>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-business-plan-2016-18</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-ogm-minutes-05-november-2015</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>House of Commons Briefing Paper - Business Rates- the 2017</t>
+          <t>VOA Business Plan 2016-18</t>
         </is>
       </c>
       <c r="B350" t="inlineStr"/>
       <c r="C350" s="1" t="n">
-        <v>42659.91945483558</v>
+        <v>42676.40084490741</v>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-business-rates-the-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-business-plan-2016-18</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>RSA Check Challenge Appeal Response - Oct 2016</t>
+          <t>House of Commons Briefing Paper - Business Rates- the 2017</t>
         </is>
       </c>
       <c r="B351" t="inlineStr"/>
       <c r="C351" s="1" t="n">
-        <v>42654.7859375</v>
+        <v>42659.91945483558</v>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-check-challenge-appeal-response-oct-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-business-rates-the-2017</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Check, challenge, appeal: reforming business rates appeals - consultation on statutory implementation</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Check Challenge Appeal Response - Oct 2016</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr"/>
       <c r="C352" s="1" t="n">
-        <v>42598.56056712963</v>
+        <v>42654.7859375</v>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/check-challenge-appeal-reforming-business-rates-appeals-consultation-on-statutory-implementation</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-check-challenge-appeal-response-oct-2016</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>RSA response to consultation on frequency of valuations</t>
-[...2 lines deleted...]
-      <c r="B353" t="inlineStr"/>
+          <t>Check, challenge, appeal: reforming business rates appeals - consultation on statutory implementation</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>Consultation Document - CCA consultation on statutory implementation</t>
+        </is>
+      </c>
       <c r="C353" s="1" t="n">
-        <v>42569.41087962963</v>
+        <v>42598.56056712963</v>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-consultation-on-frequency-of-valuations</t>
+          <t>https://ratingsurveyorsassociation.org/documents/check-challenge-appeal-reforming-business-rates-appeals-consultation-on-statutory-implementation</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Reforming Business Rates Appeal - Government Response</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA response to consultation on frequency of valuations</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr"/>
       <c r="C354" s="1" t="n">
-        <v>42557.74689814815</v>
+        <v>42569.41087962963</v>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/reforming-business-rates-appeal-government-response</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-consultation-on-frequency-of-valuations</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Reforming_Business_Rates_Appeal_Summary_of_Responses</t>
+          <t>Reforming Business Rates Appeal - Government Response</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Reforming Business Rates Appeal -Summary of Responses</t>
+          <t>Reforming Business Rates Appeal - Government Response</t>
         </is>
       </c>
       <c r="C355" s="1" t="n">
         <v>42557.74689814815</v>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/reformingbusinessratesappealsummaryofresponses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/reforming-business-rates-appeal-government-response</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Business rates - BRIEFING PAPER</t>
+          <t>Reforming_Business_Rates_Appeal_Summary_of_Responses</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>An interesting summary of the how things currently stand.</t>
+          <t>Reforming Business Rates Appeal -Summary of Responses</t>
         </is>
       </c>
       <c r="C356" s="1" t="n">
-        <v>42493.78077965774</v>
+        <v>42557.74689814815</v>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-briefing-paper</t>
+          <t>https://ratingsurveyorsassociation.org/documents/reformingbusinessratesappealsummaryofresponses</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Honorary Treasurers of the Association</t>
-[...2 lines deleted...]
-      <c r="B357" t="inlineStr"/>
+          <t>Business rates - BRIEFING PAPER</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>An interesting summary of the how things currently stand.</t>
+        </is>
+      </c>
       <c r="C357" s="1" t="n">
-        <v>42488.01766203704</v>
+        <v>42493.78077965774</v>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/honorary-treasurers-of-the-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-briefing-paper</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Honorary Secretaries of the Association</t>
+          <t>Honorary Treasurers of the Association</t>
         </is>
       </c>
       <c r="B358" t="inlineStr"/>
       <c r="C358" s="1" t="n">
-        <v>42488.01627314815</v>
+        <v>42488.01766203704</v>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/honorary-secretaries-of-the-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/honorary-treasurers-of-the-association</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Mess Secretaries of the Association</t>
+          <t>Honorary Secretaries of the Association</t>
         </is>
       </c>
       <c r="B359" t="inlineStr"/>
       <c r="C359" s="1" t="n">
-        <v>42488.01439814815</v>
+        <v>42488.01627314815</v>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mess-secretaries-of-the-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/honorary-secretaries-of-the-association</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Current Honorary Members of the Association</t>
+          <t>Mess Secretaries of the Association</t>
         </is>
       </c>
       <c r="B360" t="inlineStr"/>
       <c r="C360" s="1" t="n">
-        <v>42488.0128587963</v>
+        <v>42488.01439814815</v>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/current-honorary-members-of-the-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mess-secretaries-of-the-association</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Presidents of the Rating Surveyors' Association</t>
+          <t>Current Honorary Members of the Association</t>
         </is>
       </c>
       <c r="B361" t="inlineStr"/>
       <c r="C361" s="1" t="n">
-        <v>42488.00581018518</v>
+        <v>42488.0128587963</v>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/presidents-of-the-rating-surveyors-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/current-honorary-members-of-the-association</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 2016</t>
-[...6 lines deleted...]
-      </c>
+          <t>Presidents of the Rating Surveyors' Association</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr"/>
       <c r="C362" s="1" t="n">
-        <v>42487.77083333334</v>
+        <v>42488.00581018518</v>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/presidents-of-the-rating-surveyors-association</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Pre-Order Form RSA Members Dinner 2016</t>
+          <t>RSA Members Dinner 2016</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Pre-Order Form for Additional Drinks</t>
+          <t>Churchill War Rooms, Clive Steps, King Charles St. London. SW1A 2AQ</t>
         </is>
       </c>
       <c r="C363" s="1" t="n">
         <v>42487.77083333334</v>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/pre-order-form-rsa-members-dinner-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2016</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>RSA Guest dinner 2016 flyer revised</t>
-[...2 lines deleted...]
-      <c r="B364" t="inlineStr"/>
+          <t>Pre-Order Form RSA Members Dinner 2016</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>Pre-Order Form for Additional Drinks</t>
+        </is>
+      </c>
       <c r="C364" s="1" t="n">
-        <v>42482.62291666667</v>
+        <v>42487.77083333334</v>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2016-flyer-revised</t>
+          <t>https://ratingsurveyorsassociation.org/documents/pre-order-form-rsa-members-dinner-2016</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>BRIL_5_2015_Business_Rates_Review</t>
-[...1 lines deleted...]
-      </c>
+          <t>RSA Guest dinner 2016 flyer revised</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr"/>
       <c r="C365" s="1" t="n">
-        <v>42178.5</v>
+        <v>42482.62291666667</v>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril52015businessratesreview</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2016-flyer-revised</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>RSA Rules February 2022</t>
-[...2 lines deleted...]
-      <c r="B366" t="inlineStr"/>
+          <t>BRIL_5_2015_Business_Rates_Review</t>
+        </is>
+      </c>
       <c r="C366" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-february-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril52015businessratesreview</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>Valuation Tribunal for England Mango Tree Restaurant</t>
         </is>
       </c>
       <c r="C367" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-for-england-mango-tree-restaurant</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>PGN 3 - VO's representation at the hearing</t>
-[...1 lines deleted...]
-      </c>
+          <t>RSA Rules February 2022</t>
+        </is>
+      </c>
+      <c r="B368" t="inlineStr"/>
       <c r="C368" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/pgn-3-vos-representation-at-the-hearing</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-february-2022</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>LVAC Opinion Hutchinson 3G</t>
+          <t>PGN 3 - VO's representation at the hearing</t>
         </is>
       </c>
       <c r="C369" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/lvac-opinion-hutchinson-3g</t>
+          <t>https://ratingsurveyorsassociation.org/documents/pgn-3-vos-representation-at-the-hearing</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Tribunals, Courts and Enforcement Act Iceland Food Stores</t>
+          <t>LVAC Opinion Hutchinson 3G</t>
         </is>
       </c>
       <c r="C370" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/tribunals-courts-and-enforcement-act-iceland-food-stores</t>
+          <t>https://ratingsurveyorsassociation.org/documents/lvac-opinion-hutchinson-3g</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>PGN 4 - NDR Appeals Failure by the parties to agree areas</t>
+          <t>Tribunals, Courts and Enforcement Act Iceland Food Stores</t>
         </is>
       </c>
       <c r="C371" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/pgn-4-ndr-appeals-failure-by-the-parties-to-agree-areas</t>
+          <t>https://ratingsurveyorsassociation.org/documents/tribunals-courts-and-enforcement-act-iceland-food-stores</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Valuation-Office-Agency-People-Survey-2014</t>
+          <t>PGN 4 - NDR Appeals Failure by the parties to agree areas</t>
         </is>
       </c>
       <c r="C372" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/valuation-office-agency-people-survey-2014</t>
+          <t>https://ratingsurveyorsassociation.org/documents/pgn-4-ndr-appeals-failure-by-the-parties-to-agree-areas</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
+          <t>Valuation-Office-Agency-People-Survey-2014</t>
+        </is>
+      </c>
+      <c r="C373" s="1" t="n">
+        <v>42178.5</v>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/valuation-office-agency-people-survey-2014</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr">
+        <is>
           <t>RSA Members Dinner April 15 2015</t>
         </is>
       </c>
-      <c r="C373" s="1" t="n">
+      <c r="C374" s="1" t="n">
         <v>42109.76041666666</v>
       </c>
-      <c r="D373" t="inlineStr">
+      <c r="D374" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-april-15-2015</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>