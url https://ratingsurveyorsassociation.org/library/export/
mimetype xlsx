--- v2 (2026-06-07)
+++ v3 (2026-08-14)
@@ -445,4911 +445,4911 @@
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Published At</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Url</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>RSA CPD 2023-02-08 Repair Karl List Video</t>
+          <t>Surveyors acting as expert witnesses and Additional guidance for surveyors acting as expert witnesses 5th edition</t>
         </is>
       </c>
       <c r="B2" t="inlineStr"/>
       <c r="C2" s="1" t="n">
-        <v>46157.62918981481</v>
+        <v>46240.39556712963</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-2023-02-08-repair-karl-list-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/surveyors-acting-as-expert-witnesses-and-additional-guidance-for-surveyors-acting-as-expert-witnesses-5th-edition</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>RSA signed accounts to Dec 2024</t>
+          <t>RSA CPD 2023-02-08 Repair Karl List Video</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" s="1" t="n">
-        <v>46148.55931712963</v>
+        <v>46157.62918981481</v>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-2023-02-08-repair-karl-list-video</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>RSA CPD RICS professional ethics 21st September 2022 Video</t>
+          <t>RSA signed accounts to Dec 2024</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" s="1" t="n">
-        <v>46125.45436342592</v>
+        <v>46148.55931712963</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-rics-professional-ethics-21st-september-2022-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2024</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Contractors Method of Valuation Video</t>
+          <t>RSA CPD RICS professional ethics 21st September 2022 Video</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="C5" s="1" t="n">
-        <v>46124.81006944444</v>
+        <v>46125.45436342592</v>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/contractors-method-of-valuation-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-rics-professional-ethics-21st-september-2022-video</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>RSA CPD Event - Thursday 20th January 2022 Video</t>
+          <t>Contractors Method of Valuation Video</t>
         </is>
       </c>
       <c r="B6" t="inlineStr"/>
       <c r="C6" s="1" t="n">
-        <v>46124.79097222222</v>
+        <v>46124.81006944444</v>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-thursday-20th-january-2022-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/contractors-method-of-valuation-video</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>RSA CPD event 3 February 2022 Video</t>
+          <t>RSA CPD Event - Thursday 20th January 2022 Video</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" s="1" t="n">
-        <v>46124.78381944444</v>
+        <v>46124.79097222222</v>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-3-february-2022-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-thursday-20th-january-2022-video</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Reforms to Business Rates system Video</t>
+          <t>RSA CPD event 3 February 2022 Video</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="C8" s="1" t="n">
-        <v>46124.77829861111</v>
+        <v>46124.78381944444</v>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/reforms-to-business-rates-system-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-3-february-2022-video</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>The Non Domestic Rates Bill with Luke Wilcox Video</t>
+          <t>Reforms to Business Rates system Video</t>
         </is>
       </c>
       <c r="B9" t="inlineStr"/>
       <c r="C9" s="1" t="n">
-        <v>46123.52002314815</v>
+        <v>46124.77829861111</v>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-bill-with-luke-wilcox-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/reforms-to-business-rates-system-video</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Topical APC matters concerning the Local Taxation and Assessment Pathway Video</t>
+          <t>The Non Domestic Rates Bill with Luke Wilcox Video</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
       <c r="C10" s="1" t="n">
-        <v>46123.50799768518</v>
+        <v>46123.52002314815</v>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-bill-with-luke-wilcox-video</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Basic Rating Fundamentals and Landmark Case Law Video</t>
+          <t>Topical APC matters concerning the Local Taxation and Assessment Pathway Video</t>
         </is>
       </c>
       <c r="B11" t="inlineStr"/>
       <c r="C11" s="1" t="n">
-        <v>46123.50027777778</v>
+        <v>46123.50799768518</v>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/basic-rating-fundamentals-and-landmark-case-law-video</t>
+          <t>https://ratingsurveyorsassociation.org/documents/topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway-video</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>CCA Q and A Feb 2026</t>
+          <t>Basic Rating Fundamentals and Landmark Case Law Video</t>
         </is>
       </c>
       <c r="B12" t="inlineStr"/>
       <c r="C12" s="1" t="n">
-        <v>46122.46063657408</v>
+        <v>46123.50027777778</v>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cca-q-and-a-feb-2026</t>
+          <t>https://ratingsurveyorsassociation.org/documents/basic-rating-fundamentals-and-landmark-case-law-video</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>RSA Response to HM Treasury’s Business Rates and Investment Call for Evidence</t>
-[...6 lines deleted...]
-      </c>
+          <t>CCA Q and A Feb 2026</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr"/>
       <c r="C13" s="1" t="n">
-        <v>46098.50751157408</v>
+        <v>46122.46063657408</v>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-hm-treasury-s-business-rates-and-investment-call-for-evidence</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cca-q-and-a-feb-2026</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>ballot-paper-for-committee-election-2026</t>
+          <t>RSA Response to HM Treasury’s Business Rates and Investment Call for Evidence</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>ballot-paper-for-committee-election-2026</t>
+          <t>RSA Response to HM Treasury’s Business Rates and Investment Call for Evidence</t>
         </is>
       </c>
       <c r="C14" s="1" t="n">
-        <v>46085.63101851852</v>
+        <v>46098.50751157408</v>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-paper-for-committee-election-2026</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-hm-treasury-s-business-rates-and-investment-call-for-evidence</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Supporting information for candidates 2026</t>
+          <t>ballot-paper-for-committee-election-2026</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>supporting-information-for-candidates</t>
+          <t>ballot-paper-for-committee-election-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="n">
-        <v>46085.62327546296</v>
+        <v>46085.63101851852</v>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/supporting-information-for-candidates-2026</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-paper-for-committee-election-2026</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
+          <t>Supporting information for candidates 2026</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>supporting-information-for-candidates</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="n">
+        <v>46085.62327546296</v>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/supporting-information-for-candidates-2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
           <t xml:space="preserve">“Best of 2025” Case Law update </t>
         </is>
       </c>
-      <c r="B16" t="inlineStr">
+      <c r="B17" t="inlineStr">
         <is>
           <t>Hosted by Nicholas Dudzinski MRICS, with Wayne Cox, past Chair of the Rating Diploma Holders’ Section and current Head of Leisure &amp; Licensed Property within the National Valuation Unit at the Valuation Office Agency, providing a “Best of 2025” Case Law update covering the following areas:
 •	Moore (VO) v Caroline Bailey – 7 Oct 2024
 •	Iya Patarkatsishvili v William Woodward-Fisher - High Court decision – 10 Feb 2025
 •	BNPPDS (J) Limited ad BCI Limited (as Trustees of the Blackrock Industrial Trust) v Hitchings (VO)  26 March 2025
 •	The Mayor and Commonality and Citizens of the City of London v (1) 48th Street Holding Ltd (2) Principled Offsite Logistics Ltd – High Court decision - 15 May 2025
 •	Emma Owen v Bunyan (VO) 12 Feb 2025
 •	Robert Dyas Holdings Limited v Moore (VO) 5 June 2025
 The slides from the webinar are enclosed within the link.</t>
         </is>
       </c>
-      <c r="C16" s="1" t="n">
+      <c r="C17" s="1" t="n">
         <v>46083.64177083333</v>
       </c>
-      <c r="D16" t="inlineStr">
+      <c r="D17" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/best-of-2025-case-law-update</t>
-        </is>
-[...14 lines deleted...]
-          <t>https://ratingsurveyorsassociation.org/documents/members-dinner-2026-flier</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Rating consultancy code of practice 5th Edition</t>
-[...6 lines deleted...]
-      </c>
+          <t>Members Dinner 2026 flier</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr"/>
       <c r="C18" s="1" t="n">
-        <v>45925.45238425926</v>
+        <v>46054.43613425926</v>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rating-consultancy-code-of-practice-5th-edition</t>
+          <t>https://ratingsurveyorsassociation.org/documents/members-dinner-2026-flier</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Guest Dinner 2025</t>
-[...2 lines deleted...]
-      <c r="B19" t="inlineStr"/>
+          <t>Rating consultancy code of practice 5th Edition</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Rating consultancy code of practice 5th Edition effective from 1st June 2024</t>
+        </is>
+      </c>
       <c r="C19" s="1" t="n">
-        <v>45918.42810185185</v>
+        <v>45925.45238425926</v>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/guest-dinner-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rating-consultancy-code-of-practice-5th-edition</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>GPCR Log September 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Guest Dinner 2025</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr"/>
       <c r="C20" s="1" t="n">
-        <v>45916.45159722222</v>
+        <v>45918.42810185185</v>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/gpcr-log-september-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/guest-dinner-2025</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 20th November 2025</t>
+          <t>GPCR Log September 2025</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner November 2025</t>
+          <t>GPCR Log September 2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="n">
-        <v>45870.51997685185</v>
+        <v>45916.45159722222</v>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-20th-november-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/gpcr-log-september-2025</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Lords Cricket</t>
+          <t>RSA Guest Dinner 20th November 2025</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Lords cricket photo</t>
+          <t>RSA Guest Dinner November 2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="n">
-        <v>45839.53967592592</v>
+        <v>45870.51997685185</v>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/lords-cricket</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-20th-november-2025</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2023 List GPCR Coordination Non-Retail 07.05.2025</t>
-[...2 lines deleted...]
-      <c r="B23" t="inlineStr"/>
+          <t>Lords Cricket</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Lords cricket photo</t>
+        </is>
+      </c>
       <c r="C23" s="1" t="n">
-        <v>45786.67200231482</v>
+        <v>45839.53967592592</v>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2023-list-gpcr-coordination-non-retail-07-05-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/lords-cricket</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Certificate in Rating</t>
-[...6 lines deleted...]
-      </c>
+          <t>2023 List GPCR Coordination Non-Retail 07.05.2025</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr"/>
       <c r="C24" s="1" t="n">
-        <v>45786.61872685186</v>
+        <v>45786.67200231482</v>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/certificate-in-rating</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2023-list-gpcr-coordination-non-retail-07-05-2025</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>NNDR Act 2025</t>
+          <t>Certificate in Rating</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>NNDR Multipliers and Private Schools Act 2025</t>
+          <t>IRRV’s Certificate in Rating in association with the Rating Surveyors’ Association</t>
         </is>
       </c>
       <c r="C25" s="1" t="n">
-        <v>45761.71494212963</v>
+        <v>45786.61872685186</v>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/nndr-act-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/certificate-in-rating</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Transforming Business Rates</t>
+          <t>NNDR Act 2025</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Transforming business rates response</t>
+          <t>NNDR Multipliers and Private Schools Act 2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="n">
-        <v>45747.69864583333</v>
+        <v>45761.71494212963</v>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/transforming-business-rates</t>
+          <t>https://ratingsurveyorsassociation.org/documents/nndr-act-2025</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>election 2025 supporting doc</t>
-[...2 lines deleted...]
-      <c r="B27" t="inlineStr"/>
+          <t>Transforming Business Rates</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Transforming business rates response</t>
+        </is>
+      </c>
       <c r="C27" s="1" t="n">
-        <v>45732.77637731482</v>
+        <v>45747.69864583333</v>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/election-2025-supporting-doc</t>
+          <t>https://ratingsurveyorsassociation.org/documents/transforming-business-rates</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>RSA Members Dinner Flyer 2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>election 2025 supporting doc</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr"/>
       <c r="C28" s="1" t="n">
-        <v>45729.34980324074</v>
+        <v>45732.77637731482</v>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-flyer-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/election-2025-supporting-doc</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>RSA CPD 5 March 2025 Video Recording</t>
-[...2 lines deleted...]
-      <c r="B29" t="inlineStr"/>
+          <t>RSA Members Dinner Flyer 2025</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Members Dinner Flyer 2025</t>
+        </is>
+      </c>
       <c r="C29" s="1" t="n">
-        <v>45726.76545138889</v>
+        <v>45729.34980324074</v>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-5-march-2025-video-recording</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-flyer-2025</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>MD 2025 flyer</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA CPD 5 March 2025 Video Recording</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr"/>
       <c r="C30" s="1" t="n">
-        <v>45724.83106481482</v>
+        <v>45726.76545138889</v>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/md-2025-flyer</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-5-march-2025-video-recording</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Acting as both Expert and Advocate at Valuation Tribunal - a practical approach</t>
+          <t>MD 2025 flyer</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Acting as both Expert and Advocate at Valuation Tribunal - a practical approach - Blake Penfold</t>
+          <t>MD 2025 flyer</t>
         </is>
       </c>
       <c r="C31" s="1" t="n">
-        <v>45700.81460648148</v>
+        <v>45724.83106481482</v>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/acting-as-both-expert-and-advocate-at-valuation-tribunal-a-practical-approach</t>
+          <t>https://ratingsurveyorsassociation.org/documents/md-2025-flyer</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>2023 List - GPCR Log</t>
+          <t>Acting as both Expert and Advocate at Valuation Tribunal - a practical approach</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>GPCR Log January 2025</t>
+          <t>Acting as both Expert and Advocate at Valuation Tribunal - a practical approach - Blake Penfold</t>
         </is>
       </c>
       <c r="C32" s="1" t="n">
-        <v>45694.77369212963</v>
+        <v>45700.81460648148</v>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2023-list-gpcr-log</t>
+          <t>https://ratingsurveyorsassociation.org/documents/acting-as-both-expert-and-advocate-at-valuation-tribunal-a-practical-approach</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
+          <t>2023 List - GPCR Log</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>GPCR Log January 2025</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="n">
+        <v>45694.77369212963</v>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/2023-list-gpcr-log</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
           <t>RSA CPD webinar slides: Prosser v Ricketts [2024] UKUT 264 (LC) and LionHeart</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr">
+      <c r="B34" t="inlineStr">
         <is>
           <t xml:space="preserve">Roger Cohen has always taken a keen interest in business rates and is therefore well placed to review for us the case of Prosser v Ricketts [2024] UKUT 264 (LC) in his talk, “Where do you keep your briefs? Barristers’ chambers and the unit of assessment.”
 After 23 years at Bryan Cave Leighton Paisner, Roger has recently moved on from his role as a highly respected senior counsel to enjoy the greater flexibility of self-employment as a legal consultant.
 Roger’s talk will be around 35 minutes followed by an on-line Q&amp;A.
 Faye Smith of LionHeart will then give us an introduction to the charity supported by the RSA for many years. While most of us have heard of LionHeart, many of us may be a little uncertain of what they do. Faye will put that right by telling us how the charity looks to support RICS professionals in both good times and bad, throughout their working life and beyond.
 </t>
         </is>
       </c>
-      <c r="C33" s="1" t="n">
+      <c r="C34" s="1" t="n">
         <v>45688.6124537037</v>
       </c>
-      <c r="D33" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-slides-prosser-v-ricketts-2024-ukut-264-lc-and-lionheart</t>
-        </is>
-[...18 lines deleted...]
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-of-the-association-revised-sept-2024</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Calendar 2025</t>
+          <t>RSA Rules of the Association Revised Sept 2024</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Calendar 2025 details</t>
+          <t>Updated Rules of Association</t>
         </is>
       </c>
       <c r="C35" s="1" t="n">
-        <v>45589.78313010726</v>
+        <v>45677.49907407408</v>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/calendar-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-of-the-association-revised-sept-2024</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Diprats calendar 2025</t>
-[...2 lines deleted...]
-      <c r="B36" t="inlineStr"/>
+          <t>Calendar 2025</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Calendar 2025 details</t>
+        </is>
+      </c>
       <c r="C36" s="1" t="n">
-        <v>45589.78198261185</v>
+        <v>45589.78313010726</v>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/diprats-calendar-2025</t>
+          <t>https://ratingsurveyorsassociation.org/documents/calendar-2025</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>RSA Rule change notification</t>
-[...6 lines deleted...]
-      </c>
+          <t>Diprats calendar 2025</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr"/>
       <c r="C37" s="1" t="n">
-        <v>45573.60358754211</v>
+        <v>45589.78198261185</v>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rule-change-notification</t>
+          <t>https://ratingsurveyorsassociation.org/documents/diprats-calendar-2025</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2024</t>
-[...2 lines deleted...]
-      <c r="B38" t="inlineStr"/>
+          <t>RSA Rule change notification</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Proposed rule changes October 2024</t>
+        </is>
+      </c>
       <c r="C38" s="1" t="n">
-        <v>45560.42239008041</v>
+        <v>45573.60358754211</v>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rule-change-notification</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>2023 Rating List GPCR Corodination Non-Retail</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Guest Dinner 2024</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr"/>
       <c r="C39" s="1" t="n">
-        <v>45524.76417452898</v>
+        <v>45560.42239008041</v>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2023-rating-list-gpcr-corodination-non-retail</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2024</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>GPCR Log (30-Jul-24)</t>
+          <t>2023 Rating List GPCR Corodination Non-Retail</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>GPCR Log as at 30-JUl-24</t>
+          <t>2023 Rating List GPCR Corodination Non-Retail</t>
         </is>
       </c>
       <c r="C40" s="1" t="n">
-        <v>45524.66226441501</v>
+        <v>45524.76417452898</v>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/gpcr-log-30-jul-24</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2023-rating-list-gpcr-corodination-non-retail</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>RSA signed accounts to Dec 2023</t>
-[...2 lines deleted...]
-      <c r="B41" t="inlineStr"/>
+          <t>GPCR Log (30-Jul-24)</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>GPCR Log as at 30-JUl-24</t>
+        </is>
+      </c>
       <c r="C41" s="1" t="n">
-        <v>45397.7055288244</v>
+        <v>45524.66226441501</v>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/gpcr-log-30-jul-24</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Property Chamber Invitation to careers evening</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA signed accounts to Dec 2023</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr"/>
       <c r="C42" s="1" t="n">
-        <v>45386.72018142384</v>
+        <v>45397.7055288244</v>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/property-chamber-invitation-to-careers-evening</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2023</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">UT Changes to Practice Directions </t>
+          <t>Property Chamber Invitation to careers evening</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Slides from RSA CPD 3 April 2024</t>
+          <t>Property Chamber Invitation to careers evening</t>
         </is>
       </c>
       <c r="C43" s="1" t="n">
-        <v>45386.70185930728</v>
+        <v>45386.72018142384</v>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ut-changes-to-practice-directions</t>
+          <t>https://ratingsurveyorsassociation.org/documents/property-chamber-invitation-to-careers-evening</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>House of Lords flyer 2024</t>
-[...2 lines deleted...]
-      <c r="B44" t="inlineStr"/>
+          <t xml:space="preserve">UT Changes to Practice Directions </t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Slides from RSA CPD 3 April 2024</t>
+        </is>
+      </c>
       <c r="C44" s="1" t="n">
-        <v>45375.85403935185</v>
+        <v>45386.70185930728</v>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-flyer-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ut-changes-to-practice-directions</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>2024 ballot supporting statements</t>
+          <t>House of Lords flyer 2024</t>
         </is>
       </c>
       <c r="B45" t="inlineStr"/>
       <c r="C45" s="1" t="n">
-        <v>45364.61906148252</v>
+        <v>45375.85403935185</v>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2024-ballot-supporting-statements</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-flyer-2024</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Ballot form 2024</t>
+          <t>2024 ballot supporting statements</t>
         </is>
       </c>
       <c r="B46" t="inlineStr"/>
       <c r="C46" s="1" t="n">
-        <v>45364.61821448446</v>
+        <v>45364.61906148252</v>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-form-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2024-ballot-supporting-statements</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>BR consultation on Avoidance summary of responses</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ballot form 2024</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr"/>
       <c r="C47" s="1" t="n">
-        <v>45358.37051852373</v>
+        <v>45364.61821448446</v>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/br-consultation-on-avoidance-summary-of-responses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-form-2024</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>BR consultation Avoidance summary of responses</t>
-[...2 lines deleted...]
-      <c r="B48" t="inlineStr"/>
+          <t>BR consultation on Avoidance summary of responses</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>summary responses to consultation</t>
+        </is>
+      </c>
       <c r="C48" s="1" t="n">
-        <v>45358.36834256676</v>
+        <v>45358.37051852373</v>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/br-consultation-avoidance-summary-of-responses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/br-consultation-on-avoidance-summary-of-responses</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>RSA CPD webinar recording: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
-[...6 lines deleted...]
-      </c>
+          <t>BR consultation Avoidance summary of responses</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr"/>
       <c r="C49" s="1" t="n">
-        <v>45345.68758101852</v>
+        <v>45358.36834256676</v>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-recording-topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway</t>
+          <t>https://ratingsurveyorsassociation.org/documents/br-consultation-avoidance-summary-of-responses</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>RSA CPD webinar slides: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
+          <t>RSA CPD webinar recording: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>RSA CPD webinar slides: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
+          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on "Topical APC matters concerning the Local Taxation and Assessment Pathway".   A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C50" s="1" t="n">
-        <v>45345.68421296297</v>
+        <v>45345.68758101852</v>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-slides-topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-recording-topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 18th April 2024</t>
-[...2 lines deleted...]
-      <c r="B51" t="inlineStr"/>
+          <t>RSA CPD webinar slides: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>RSA CPD webinar slides: Topical APC matters concerning the Local Taxation and Assessment Pathway</t>
+        </is>
+      </c>
       <c r="C51" s="1" t="n">
-        <v>45341.57001157408</v>
+        <v>45345.68421296297</v>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-18th-april-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-webinar-slides-topical-apc-matters-concerning-the-local-taxation-and-assessment-pathway</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2024 Flight Club booking form</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Members Dinner 18th April 2024</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr"/>
       <c r="C52" s="1" t="n">
-        <v>45271.74478104283</v>
+        <v>45341.57001157408</v>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2024-flight-club-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-18th-april-2024</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017 check form </t>
+          <t>2024 Flight Club booking form</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>VOA 2017 check form for use where property never included in 2023 list</t>
+          <t>Flight Club booking form 2024</t>
         </is>
       </c>
       <c r="C53" s="1" t="n">
-        <v>45250.80200576264</v>
+        <v>45271.74478104283</v>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2017-check-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2024-flight-club-booking-form</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Inner Temple Photo</t>
+          <t xml:space="preserve">2017 check form </t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Inner Temple Photo</t>
+          <t>VOA 2017 check form for use where property never included in 2023 list</t>
         </is>
       </c>
       <c r="C54" s="1" t="n">
-        <v>45240.43360668221</v>
+        <v>45250.80200576264</v>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/inner-temple-photo</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2017-check-form</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>NDR Act 2023</t>
+          <t>Inner Temple Photo</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>NDR Act 2023</t>
+          <t>Inner Temple Photo</t>
         </is>
       </c>
       <c r="C55" s="1" t="n">
-        <v>45238.58835194531</v>
+        <v>45240.43360668221</v>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ndr-act-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/inner-temple-photo</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Principles of Rating Cal 2024</t>
+          <t>NDR Act 2023</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Calendar 2024</t>
+          <t>NDR Act 2023</t>
         </is>
       </c>
       <c r="C56" s="1" t="n">
-        <v>45225.77677083333</v>
+        <v>45238.58835194531</v>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-cal-2024</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ndr-act-2023</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner - 9 November 2023</t>
-[...2 lines deleted...]
-      <c r="B57" t="inlineStr"/>
+          <t>Principles of Rating Cal 2024</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Calendar 2024</t>
+        </is>
+      </c>
       <c r="C57" s="1" t="n">
-        <v>45184.69184076307</v>
+        <v>45225.77677083333</v>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-9-november-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-cal-2024</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Flight Club</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Guest Dinner - 9 November 2023</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr"/>
       <c r="C58" s="1" t="n">
-        <v>45126.48382563525</v>
+        <v>45184.69184076307</v>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/flight-club</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-9-november-2023</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>RSA Complaints and Disciplinary Procedures and Rules (February 2022)</t>
+          <t>Flight Club</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>RSA Complaints and Disciplinary Procedures and Rules (February 2022)</t>
+          <t>Flight Club 2022</t>
         </is>
       </c>
       <c r="C59" s="1" t="n">
-        <v>45126.47906440753</v>
+        <v>45126.48382563525</v>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-complaints-and-disciplinary-procedures-and-rules-february-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/flight-club</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>CPD webinar:  "The Non Domestic Rates Bill" with Luke Wilcox</t>
+          <t>RSA Complaints and Disciplinary Procedures and Rules (February 2022)</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Luke Wilcox of Landmark Chambers presents and takes questions on the topic of “The Non Domestic Rating Bill”, a subject likely to bring about some of the biggest changes to business rates for over 30 years (since the Local Government Finance Act 1988).  A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>RSA Complaints and Disciplinary Procedures and Rules (February 2022)</t>
         </is>
       </c>
       <c r="C60" s="1" t="n">
-        <v>45118.66287037037</v>
+        <v>45126.47906440753</v>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpd-webinar-the-non-domestic-rates-bill-with-luke-wilcox</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-complaints-and-disciplinary-procedures-and-rules-february-2022</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>23.06 NDR Bill slides</t>
+          <t>CPD webinar:  "The Non Domestic Rates Bill" with Luke Wilcox</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Luke Wilcox CPD NDR Bill presentation slides</t>
+          <t>Luke Wilcox of Landmark Chambers presents and takes questions on the topic of “The Non Domestic Rating Bill”, a subject likely to bring about some of the biggest changes to business rates for over 30 years (since the Local Government Finance Act 1988).  A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C61" s="1" t="n">
-        <v>45113.5129622922</v>
+        <v>45118.66287037037</v>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/23-06-ndr-bill-slides</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpd-webinar-the-non-domestic-rates-bill-with-luke-wilcox</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>CONSULTATION ON DISCLOSURE: SHARING INFORMATION ON BUSINESS RATE VALUATIONS</t>
+          <t>23.06 NDR Bill slides</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Consultation on disclosure and sharing information RSA response</t>
+          <t>Luke Wilcox CPD NDR Bill presentation slides</t>
         </is>
       </c>
       <c r="C62" s="1" t="n">
-        <v>45091.69314814815</v>
+        <v>45113.5129622922</v>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/consultation-on-disclosure-sharing-information-on-business-rate-valuations</t>
+          <t>https://ratingsurveyorsassociation.org/documents/23-06-ndr-bill-slides</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>'Choice of Valuation Method for Rating' webinar for Junior and Affiliate Members</t>
+          <t>CONSULTATION ON DISCLOSURE: SHARING INFORMATION ON BUSINESS RATE VALUATIONS</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on ‘Choice of Valuation Method for Rating’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>Consultation on disclosure and sharing information RSA response</t>
         </is>
       </c>
       <c r="C63" s="1" t="n">
-        <v>45056.30818397249</v>
+        <v>45091.69314814815</v>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/choice-of-valuation-method-for-rating-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/consultation-on-disclosure-sharing-information-on-business-rate-valuations</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>'Choice of Valuation Method for Rating' slides from webinar for Junior and Affiliate Members</t>
+          <t>'Choice of Valuation Method for Rating' webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>'Choice of Valuation Method for Rating' slides from webinar for Junior and Affiliate Members</t>
+          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on ‘Choice of Valuation Method for Rating’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C64" s="1" t="n">
-        <v>45056.29855433634</v>
+        <v>45056.30818397249</v>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/choice-of-valuation-method-for-rating-slides-from-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/choice-of-valuation-method-for-rating-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>"Case Law Update" webinar for Junior and Affiliate Members</t>
+          <t>'Choice of Valuation Method for Rating' slides from webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, provides a ‘Case Law update to include a review of Supreme Court judgments over the last few years’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>'Choice of Valuation Method for Rating' slides from webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="C65" s="1" t="n">
-        <v>45050.37386684624</v>
+        <v>45056.29855433634</v>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/case-law-update-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/choice-of-valuation-method-for-rating-slides-from-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>"Case Law update" slides from webinar for Junior and Affiliate Members</t>
+          <t>"Case Law Update" webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Slides from "Case Law Update" webinar.  Hosted by William Illingworth MRICS with Wayne Cox, past Chair of the Rating Diploma Holders’ Section and current Head of Leisure &amp; Licensed Property within the National Valuation Unit at the Valuation Office Agency, as guest speaker.</t>
+          <t>Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, provides a ‘Case Law update to include a review of Supreme Court judgments over the last few years’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C66" s="1" t="n">
-        <v>45050.3715625</v>
+        <v>45050.37386684624</v>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/case-law-update-slides-from-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/case-law-update-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>House of Lords flyer 2023</t>
-[...2 lines deleted...]
-      <c r="B67" t="inlineStr"/>
+          <t>"Case Law update" slides from webinar for Junior and Affiliate Members</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Slides from "Case Law Update" webinar.  Hosted by William Illingworth MRICS with Wayne Cox, past Chair of the Rating Diploma Holders’ Section and current Head of Leisure &amp; Licensed Property within the National Valuation Unit at the Valuation Office Agency, as guest speaker.</t>
+        </is>
+      </c>
       <c r="C67" s="1" t="n">
-        <v>45039.73403332166</v>
+        <v>45050.3715625</v>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-flyer-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/case-law-update-slides-from-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>NDR Bill 2023</t>
+          <t>House of Lords flyer 2023</t>
         </is>
       </c>
       <c r="B68" t="inlineStr"/>
       <c r="C68" s="1" t="n">
-        <v>45014.74954001656</v>
+        <v>45039.73403332166</v>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ndr-bill-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-flyer-2023</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Ballot supporting statements 2023</t>
+          <t>NDR Bill 2023</t>
         </is>
       </c>
       <c r="B69" t="inlineStr"/>
       <c r="C69" s="1" t="n">
-        <v>44994.51184555452</v>
+        <v>45014.74954001656</v>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-supporting-statements-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ndr-bill-2023</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Ballot 2023</t>
+          <t>Ballot supporting statements 2023</t>
         </is>
       </c>
       <c r="B70" t="inlineStr"/>
       <c r="C70" s="1" t="n">
-        <v>44994.51042809013</v>
+        <v>44994.51184555452</v>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-supporting-statements-2023</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 20 April 2023</t>
+          <t>Ballot 2023</t>
         </is>
       </c>
       <c r="B71" t="inlineStr"/>
       <c r="C71" s="1" t="n">
-        <v>44971.35675357638</v>
+        <v>44994.51042809013</v>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-20-april-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-2023</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 20 April 2022</t>
+          <t>RSA Members Dinner 20 April 2023</t>
         </is>
       </c>
       <c r="B72" t="inlineStr"/>
       <c r="C72" s="1" t="n">
-        <v>44971.35134202366</v>
+        <v>44971.35675357638</v>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-20-april-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-20-april-2023</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>"Repair" slides from webinar for Junior and Affiliate Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Members Dinner 20 April 2022</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr"/>
       <c r="C73" s="1" t="n">
-        <v>44967.55421396703</v>
+        <v>44971.35134202366</v>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/repair-slides-from-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-20-april-2022</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>"Repair" webinar for Junior and Affiliate Members</t>
+          <t>"Repair" slides from webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Hosted by William Illingworth MRICS, Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on "Repair".  A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>Slides from "Repair" webinar.  Hosted by William Illingworth MRICS with Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, as guest speaker.</t>
         </is>
       </c>
       <c r="C74" s="1" t="n">
-        <v>44967.45427083333</v>
+        <v>44967.55421396703</v>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/repair-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/repair-slides-from-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - First Tier rules of procedure</t>
+          <t>"Repair" webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - First Tier rules of procedure</t>
+          <t>Hosted by William Illingworth MRICS, Karl List BSc (Hons) MRICS Dip.Rating, Complex casework and Appeals Team leader at the VOA, talks on "Repair".  A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C75" s="1" t="n">
-        <v>44929.36450952834</v>
+        <v>44967.45427083333</v>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-first-tier-rules-of-procedure</t>
+          <t>https://ratingsurveyorsassociation.org/documents/repair-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - Upper Tribunal Regs</t>
+          <t>Scotland 2023 Regulations - First Tier rules of procedure</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Scotland 2023 Upper Tribunal regs</t>
+          <t>Scotland 2023 Regulations - First Tier rules of procedure</t>
         </is>
       </c>
       <c r="C76" s="1" t="n">
-        <v>44929.36370562814</v>
+        <v>44929.36450952834</v>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-upper-tribunal-regs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-first-tier-rules-of-procedure</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - Val Proposals Procedure</t>
+          <t>Scotland 2023 Regulations - Upper Tribunal Regs</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Scotland 2023 Proposals Procedure regs</t>
+          <t>Scotland 2023 Upper Tribunal regs</t>
         </is>
       </c>
       <c r="C77" s="1" t="n">
-        <v>44929.36262173332</v>
+        <v>44929.36370562814</v>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-val-proposals-procedure</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-upper-tribunal-regs</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - Val Roll and Val Notices</t>
+          <t>Scotland 2023 Regulations - Val Proposals Procedure</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Scotland 2023 Val Roll and Val Notices Regs</t>
+          <t>Scotland 2023 Proposals Procedure regs</t>
         </is>
       </c>
       <c r="C78" s="1" t="n">
-        <v>44929.36144278685</v>
+        <v>44929.36262173332</v>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-val-roll-and-val-notices</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-val-proposals-procedure</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Scotland 2023 Regulations - Valuation Timetable</t>
+          <t>Scotland 2023 Regulations - Val Roll and Val Notices</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Scotland 2023 Valuation timetable regs</t>
+          <t>Scotland 2023 Val Roll and Val Notices Regs</t>
         </is>
       </c>
       <c r="C79" s="1" t="n">
-        <v>44929.36006994268</v>
+        <v>44929.36144278685</v>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-valuation-timetable</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-val-roll-and-val-notices</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Wales draft TR regs</t>
+          <t>Scotland 2023 Regulations - Valuation Timetable</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Wales 2023 DRaft TR regs</t>
+          <t>Scotland 2023 Valuation timetable regs</t>
         </is>
       </c>
       <c r="C80" s="1" t="n">
-        <v>44907.74354195582</v>
+        <v>44929.36006994268</v>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/wales-draft-tr-regs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2023-regulations-valuation-timetable</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Recent VOA gateway changes</t>
-[...2 lines deleted...]
-      <c r="B81" t="inlineStr"/>
+          <t>Wales draft TR regs</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Wales 2023 DRaft TR regs</t>
+        </is>
+      </c>
       <c r="C81" s="1" t="n">
-        <v>44902.40167245539</v>
+        <v>44907.74354195582</v>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/recent-voa-gateway-changes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/wales-draft-tr-regs</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>RSA Rules of the Association (Feb 2022)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Recent VOA gateway changes</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr"/>
       <c r="C82" s="1" t="n">
-        <v>44896.28167658389</v>
+        <v>44902.40167245539</v>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-of-the-association-feb-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/recent-voa-gateway-changes</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>RSA Complaints and Disciplinary Procedures and Rules (Feb 2022)</t>
+          <t>RSA Rules of the Association (Feb 2022)</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>RSA Complaints and Disciplinary Procedures and Rules (Feb 2022)</t>
+          <t>RSA Rules of the Association (Feb 2022)</t>
         </is>
       </c>
       <c r="C83" s="1" t="n">
-        <v>44896.28132524482</v>
+        <v>44896.28167658389</v>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-complaints-and-disciplinary-procedures-and-rules-feb-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-of-the-association-feb-2022</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations 2022</t>
+          <t>RSA Complaints and Disciplinary Procedures and Rules (Feb 2022)</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations 2022</t>
+          <t>RSA Complaints and Disciplinary Procedures and Rules (Feb 2022)</t>
         </is>
       </c>
       <c r="C84" s="1" t="n">
-        <v>44888.56299808437</v>
+        <v>44896.28132524482</v>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-and-appeals-england-amendment-regulations-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-complaints-and-disciplinary-procedures-and-rules-feb-2022</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>JB donate</t>
-[...2 lines deleted...]
-      <c r="B85" t="inlineStr"/>
+          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations 2022</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations 2022</t>
+        </is>
+      </c>
       <c r="C85" s="1" t="n">
-        <v>44872.49048556195</v>
+        <v>44888.56299808437</v>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/jb-donate</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-and-appeals-england-amendment-regulations-2022</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>CoVA 2022</t>
+          <t>JB donate</t>
         </is>
       </c>
       <c r="B86" t="inlineStr"/>
       <c r="C86" s="1" t="n">
-        <v>44866.82988719266</v>
+        <v>44872.49048556195</v>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cova-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/jb-donate</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>House of Lords Terrace</t>
+          <t>CoVA 2022</t>
         </is>
       </c>
       <c r="B87" t="inlineStr"/>
       <c r="C87" s="1" t="n">
-        <v>44865.82818503342</v>
+        <v>44866.82988719266</v>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-terrace</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cova-2022</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2022 - 7 December 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>House of Lords Terrace</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr"/>
       <c r="C88" s="1" t="n">
-        <v>44865.77549768519</v>
+        <v>44865.82818503342</v>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022-7-december-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-terrace</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>40 Bank Street</t>
-[...2 lines deleted...]
-      <c r="B89" t="inlineStr"/>
+          <t>RSA Guest Dinner 2022 - 7 December 2022</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Revised flyer</t>
+        </is>
+      </c>
       <c r="C89" s="1" t="n">
-        <v>44851.80329211518</v>
+        <v>44865.77549768519</v>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/40-bank-street</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022-7-december-2022</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2022 updated</t>
+          <t>40 Bank Street</t>
         </is>
       </c>
       <c r="B90" t="inlineStr"/>
       <c r="C90" s="1" t="n">
-        <v>44851.77324786889</v>
+        <v>44851.80329211518</v>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022-updated</t>
+          <t>https://ratingsurveyorsassociation.org/documents/40-bank-street</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>RICS Professional Ethics Webinar for Junior and Affiliate Members</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Guest Dinner 2022 updated</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr"/>
       <c r="C91" s="1" t="n">
-        <v>44844.33597222222</v>
+        <v>44851.77324786889</v>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-professional-ethics-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022-updated</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>DBR Consultation RSA Response 2022</t>
-[...2 lines deleted...]
-      <c r="B92" t="inlineStr"/>
+          <t>RICS Professional Ethics Webinar for Junior and Affiliate Members</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Hosted by William Illingworth, Kate Taylor FRICS Assoc CPID talks on ‘RICS professional ethics’.  A summary of the webinar and link to the recording is enclosed within the link.</t>
+        </is>
+      </c>
       <c r="C92" s="1" t="n">
-        <v>44831.55676989248</v>
+        <v>44844.33597222222</v>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/dbr-consultation-rsa-response-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-professional-ethics-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2022</t>
+          <t>DBR Consultation RSA Response 2022</t>
         </is>
       </c>
       <c r="B93" t="inlineStr"/>
       <c r="C93" s="1" t="n">
-        <v>44830.68790679082</v>
+        <v>44831.55676989248</v>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/dbr-consultation-rsa-response-2022</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Golf Day 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Guest Dinner 2022</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr"/>
       <c r="C94" s="1" t="n">
-        <v>44830.31795138889</v>
+        <v>44830.68790679082</v>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/golf-day-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2022</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t xml:space="preserve"> Principles of Rating Calendar 2023</t>
-[...2 lines deleted...]
-      <c r="B95" t="inlineStr"/>
+          <t>Golf Day 2022</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Golf Day 2022</t>
+        </is>
+      </c>
       <c r="C95" s="1" t="n">
-        <v>44827.72244852166</v>
+        <v>44830.31795138889</v>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-calendar-2023</t>
+          <t>https://ratingsurveyorsassociation.org/documents/golf-day-2022</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Mode or Category Webinar for Junior and Affiliate Members</t>
-[...6 lines deleted...]
-      </c>
+          <t xml:space="preserve"> Principles of Rating Calendar 2023</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr"/>
       <c r="C96" s="1" t="n">
-        <v>44823.80158564815</v>
+        <v>44827.72244852166</v>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mode-or-category-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-calendar-2023</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>BUSINESS RATES REVALUATION 2023: CONSULTATION ON THE TRANSITIONAL ARRANGEMENTS</t>
+          <t>Mode or Category Webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>2023 Revaluation: RSA response to Transitional Relief Consultation</t>
+          <t>Hosted by William Illingworth, Wayne Cox, past Chair of the Rating Diploma Holders’ Section and current Head of Leisure &amp; Licensed Property within the National Valuation Unit at the Valuation Office Agency, talks on ‘Mode or Category’.   A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C97" s="1" t="n">
-        <v>44762.59408154602</v>
+        <v>44823.80158564815</v>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-revaluation-2023-consultation-on-the-transitional-arrangements</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mode-or-category-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Draft regulations for end of list provisions 2017</t>
-[...2 lines deleted...]
-      <c r="B98" t="inlineStr"/>
+          <t>BUSINESS RATES REVALUATION 2023: CONSULTATION ON THE TRANSITIONAL ARRANGEMENTS</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>2023 Revaluation: RSA response to Transitional Relief Consultation</t>
+        </is>
+      </c>
       <c r="C98" s="1" t="n">
-        <v>44704.39765550107</v>
+        <v>44762.59408154602</v>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/draft-regulations-for-end-of-list-provisions-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-revaluation-2023-consultation-on-the-transitional-arrangements</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>DRAFT REGULATIONS TO IMPLEMENT THE “END OF THE LIST” PROVISONS</t>
+          <t>Draft regulations for end of list provisions 2017</t>
         </is>
       </c>
       <c r="B99" t="inlineStr"/>
       <c r="C99" s="1" t="n">
-        <v>44692.78858937705</v>
+        <v>44704.39765550107</v>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/draft-regulations-to-implement-the-end-of-the-list-provisons</t>
+          <t>https://ratingsurveyorsassociation.org/documents/draft-regulations-for-end-of-list-provisions-2017</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>BRIL 4 2022</t>
+          <t>DRAFT REGULATIONS TO IMPLEMENT THE “END OF THE LIST” PROVISONS</t>
         </is>
       </c>
       <c r="B100" t="inlineStr"/>
       <c r="C100" s="1" t="n">
-        <v>44691.8481712963</v>
+        <v>44692.78858937705</v>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril-4-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/draft-regulations-to-implement-the-end-of-the-list-provisons</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>HOL 2022 booking form</t>
+          <t>BRIL 4 2022</t>
         </is>
       </c>
       <c r="B101" t="inlineStr"/>
       <c r="C101" s="1" t="n">
-        <v>44676.53548184572</v>
+        <v>44691.8481712963</v>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/hol-2022-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril-4-2022</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>RSA signed accounts to Dec 2021</t>
+          <t>HOL 2022 booking form</t>
         </is>
       </c>
       <c r="B102" t="inlineStr"/>
       <c r="C102" s="1" t="n">
-        <v>44649.54743420244</v>
+        <v>44676.53548184572</v>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2021</t>
+          <t>https://ratingsurveyorsassociation.org/documents/hol-2022-booking-form</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Diprat centenary booking form</t>
+          <t>RSA signed accounts to Dec 2021</t>
         </is>
       </c>
       <c r="B103" t="inlineStr"/>
       <c r="C103" s="1" t="n">
-        <v>44648.46555141702</v>
+        <v>44649.54743420244</v>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/diprat-centenary-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2021</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 7 APRIL 2022</t>
+          <t>Diprat centenary booking form</t>
         </is>
       </c>
       <c r="B104" t="inlineStr"/>
       <c r="C104" s="1" t="n">
-        <v>44638.6284118901</v>
+        <v>44648.46555141702</v>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-7-april-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/diprat-centenary-booking-form</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>rsa rulles 2022 complaints and disciplinarary procedures</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Members Dinner 7 APRIL 2022</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr"/>
       <c r="C105" s="1" t="n">
-        <v>44620.40950231482</v>
+        <v>44638.6284118901</v>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rulles-2022-complaints-and-disciplinarary-procedures</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-7-april-2022</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>RSA rules 2022</t>
+          <t>rsa rulles 2022 complaints and disciplinarary procedures</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>RSA rules 2022</t>
+          <t>RSA rules complaints and procedures</t>
         </is>
       </c>
       <c r="C106" s="1" t="n">
-        <v>44620.40869212963</v>
+        <v>44620.40950231482</v>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rulles-2022-complaints-and-disciplinarary-procedures</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Business Rates Review: technical consultation - Rating Surveyors' Association - Response</t>
+          <t>RSA rules 2022</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Business Rates Review: technical consultation - Rating Surveyors' Association - Response</t>
+          <t>RSA rules 2022</t>
         </is>
       </c>
       <c r="C107" s="1" t="n">
-        <v>44615.76025462963</v>
+        <v>44620.40869212963</v>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-review-technical-consultation-rating-surveyors-association-response</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-2022</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 2022</t>
-[...2 lines deleted...]
-      <c r="B108" t="inlineStr"/>
+          <t>Business Rates Review: technical consultation - Rating Surveyors' Association - Response</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Business Rates Review: technical consultation - Rating Surveyors' Association - Response</t>
+        </is>
+      </c>
       <c r="C108" s="1" t="n">
-        <v>44612.84440972222</v>
+        <v>44615.76025462963</v>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-review-technical-consultation-rating-surveyors-association-response</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Ballot 2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Members Dinner 2022</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr"/>
       <c r="C109" s="1" t="n">
-        <v>44612.79532651386</v>
+        <v>44612.84440972222</v>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ballot-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2022</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Election 2022 ballot paper</t>
-[...2 lines deleted...]
-      <c r="B110" t="inlineStr"/>
+          <t>Ballot 2022</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>corrected ballot 2022 form</t>
+        </is>
+      </c>
       <c r="C110" s="1" t="n">
-        <v>44612.68129913451</v>
+        <v>44612.79532651386</v>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/election-2022-ballot-paper</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ballot-2022</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>election 2022 supporting  doc</t>
-[...6 lines deleted...]
-      </c>
+          <t>Election 2022 ballot paper</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr"/>
       <c r="C111" s="1" t="n">
-        <v>44612.68034663892</v>
+        <v>44612.68129913451</v>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/election-2022-supporting-doc</t>
+          <t>https://ratingsurveyorsassociation.org/documents/election-2022-ballot-paper</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>RSA Rating Coronavirus etc Act (Final)</t>
+          <t>election 2022 supporting  doc</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Webinar presentation slides</t>
+          <t>Election candidate blurb</t>
         </is>
       </c>
       <c r="C112" s="1" t="n">
-        <v>44595.60995332507</v>
+        <v>44612.68034663892</v>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rating-coronavirus-etc-act-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/election-2022-supporting-doc</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>RSA Webinar 20 Jan 2022 Ricketts v Cyxtera</t>
+          <t>RSA Rating Coronavirus etc Act (Final)</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>webinar presentation slides</t>
+          <t>Webinar presentation slides</t>
         </is>
       </c>
       <c r="C113" s="1" t="n">
-        <v>44594.70662037037</v>
+        <v>44595.60995332507</v>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-webinar-20-jan-2022-ricketts-v-cyxtera</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rating-coronavirus-etc-act-final</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>RSA Webinar 13 Jan 2022 Fundamental Review of Business Rates</t>
+          <t>RSA Webinar 20 Jan 2022 Ricketts v Cyxtera</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>webinar presentation recording</t>
+          <t>webinar presentation slides</t>
         </is>
       </c>
       <c r="C114" s="1" t="n">
-        <v>44594.70606481482</v>
+        <v>44594.70662037037</v>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-webinar-13-jan-2022-fundamental-review-of-business-rates</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-webinar-20-jan-2022-ricketts-v-cyxtera</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>VTS 2017 appeals: Evidence submission guidance</t>
-[...2 lines deleted...]
-      <c r="B115" t="inlineStr"/>
+          <t>RSA Webinar 13 Jan 2022 Fundamental Review of Business Rates</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>webinar presentation recording</t>
+        </is>
+      </c>
       <c r="C115" s="1" t="n">
-        <v>44593.44268296276</v>
+        <v>44594.70606481482</v>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/vts-2017-appeals-evidence-submission-guidance</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-webinar-13-jan-2022-fundamental-review-of-business-rates</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Flyer VOA history</t>
+          <t>VTS 2017 appeals: Evidence submission guidance</t>
         </is>
       </c>
       <c r="B116" t="inlineStr"/>
       <c r="C116" s="1" t="n">
-        <v>44524.50597954431</v>
+        <v>44593.44268296276</v>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/flyer-voa-history</t>
+          <t>https://ratingsurveyorsassociation.org/documents/vts-2017-appeals-evidence-submission-guidance</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Welsh 2021 Decap rate</t>
+          <t>Flyer VOA history</t>
         </is>
       </c>
       <c r="B117" t="inlineStr"/>
       <c r="C117" s="1" t="n">
-        <v>44514.82995740448</v>
+        <v>44524.50597954431</v>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/welsh-2021-decap-rate</t>
+          <t>https://ratingsurveyorsassociation.org/documents/flyer-voa-history</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Unit of Assessment briefing note</t>
-[...6 lines deleted...]
-      </c>
+          <t>Welsh 2021 Decap rate</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr"/>
       <c r="C118" s="1" t="n">
-        <v>44510.54485536978</v>
+        <v>44514.82995740448</v>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/unit-of-assessment-briefing-note</t>
+          <t>https://ratingsurveyorsassociation.org/documents/welsh-2021-decap-rate</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>OGM 2020 Minutes</t>
+          <t>Unit of Assessment briefing note</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>OGM 2020 minutes</t>
+          <t>Briefing Note</t>
         </is>
       </c>
       <c r="C119" s="1" t="n">
-        <v>44509.54533493261</v>
+        <v>44510.54485536978</v>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ogm-2020-minutes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/unit-of-assessment-briefing-note</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Principles of Rating Calendar 2022</t>
+          <t>OGM 2020 Minutes</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Calendar 2022</t>
+          <t>OGM 2020 minutes</t>
         </is>
       </c>
       <c r="C120" s="1" t="n">
-        <v>44487.71111527073</v>
+        <v>44509.54533493261</v>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-calendar-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ogm-2020-minutes</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Guest Dinner HMS Belfast 2021</t>
+          <t>Principles of Rating Calendar 2022</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>HMS Belfast 11th November Booking Form</t>
+          <t>Calendar 2022</t>
         </is>
       </c>
       <c r="C121" s="1" t="n">
-        <v>44472.66380172382</v>
+        <v>44487.71111527073</v>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/guest-dinner-hms-belfast-2021</t>
+          <t>https://ratingsurveyorsassociation.org/documents/principles-of-rating-calendar-2022</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Contractors Method of Valuation Webinar for Junior and Affiliate Members</t>
+          <t>Guest Dinner HMS Belfast 2021</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Hosted by William Illingworth MRICS, Helen Zammit-Willson, current Chair of the Rating Diploma Holders’ Section and Director of the National Valuation Unit at the Valuation Office Agency, talks on the ‘Contractors Method of Valuation’.   A summary of the webinar and link to the recording is enclosed within the link.</t>
+          <t>HMS Belfast 11th November Booking Form</t>
         </is>
       </c>
       <c r="C122" s="1" t="n">
-        <v>44466.72326388889</v>
+        <v>44472.66380172382</v>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/contractors-method-of-valuation-webinar-for-junior-and-affiliate-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/guest-dinner-hms-belfast-2021</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>Contractors Method of Valuation Webinar for Junior and Affiliate Members</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Presentation given by Roger Cohen on Thursday 3rd June</t>
+          <t>Hosted by William Illingworth MRICS, Helen Zammit-Willson, current Chair of the Rating Diploma Holders’ Section and Director of the National Valuation Unit at the Valuation Office Agency, talks on the ‘Contractors Method of Valuation’.   A summary of the webinar and link to the recording is enclosed within the link.</t>
         </is>
       </c>
       <c r="C123" s="1" t="n">
-        <v>44466.71716246691</v>
+        <v>44466.72326388889</v>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/special</t>
+          <t>https://ratingsurveyorsassociation.org/documents/contractors-method-of-valuation-webinar-for-junior-and-affiliate-members</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Fundamentals</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Basic Rating Fundamentals and Landmark Case Law</t>
+          <t>Presentation given by Roger Cohen on Thursday 3rd June</t>
         </is>
       </c>
       <c r="C124" s="1" t="n">
-        <v>44466.71012976917</v>
+        <v>44466.71716246691</v>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/fundamentals</t>
+          <t>https://ratingsurveyorsassociation.org/documents/special</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
+          <t>Fundamentals</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
           <t>Basic Rating Fundamentals and Landmark Case Law</t>
         </is>
       </c>
-      <c r="B125" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C125" s="1" t="n">
-        <v>44466.68613425926</v>
+        <v>44466.71012976917</v>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/basic-rating-fundamentals-and-landmark-case-law</t>
+          <t>https://ratingsurveyorsassociation.org/documents/fundamentals</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>RSA - More Frequent Revaluations - Aug21 Response</t>
-[...2 lines deleted...]
-      <c r="B126" t="inlineStr"/>
+          <t>Basic Rating Fundamentals and Landmark Case Law</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Webinar for Junior and Affiliate Members.  Hosted by William Illingworth MRICS, Patrick Bond talks on 'Basic rating fundamentals and landmark case law.  A summary of the webinar and link to the recording is enclosed within the link.</t>
+        </is>
+      </c>
       <c r="C126" s="1" t="n">
-        <v>44432.4105787037</v>
+        <v>44466.68613425926</v>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-more-frequent-revaluations-aug21-response</t>
+          <t>https://ratingsurveyorsassociation.org/documents/basic-rating-fundamentals-and-landmark-case-law</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>rsa agent coordination proforma</t>
+          <t>RSA - More Frequent Revaluations - Aug21 Response</t>
         </is>
       </c>
       <c r="B127" t="inlineStr"/>
       <c r="C127" s="1" t="n">
-        <v>44421.85898223901</v>
+        <v>44432.4105787037</v>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-agent-coordination-proforma</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-more-frequent-revaluations-aug21-response</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>HOL 2021 booking form</t>
+          <t>rsa agent coordination proforma</t>
         </is>
       </c>
       <c r="B128" t="inlineStr"/>
       <c r="C128" s="1" t="n">
-        <v>44419.62411488238</v>
+        <v>44421.85898223901</v>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/hol-2021-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-agent-coordination-proforma</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Upper Tribunal Lands Practice Note Electronic Filing</t>
+          <t>HOL 2021 booking form</t>
         </is>
       </c>
       <c r="B129" t="inlineStr"/>
       <c r="C129" s="1" t="n">
-        <v>44382.90886253346</v>
+        <v>44419.62411488238</v>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/upper-tribunal-lands-practice-note-electronic-filing</t>
+          <t>https://ratingsurveyorsassociation.org/documents/hol-2021-booking-form</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>UT Lands Practice Note EC filing</t>
+          <t>Upper Tribunal Lands Practice Note Electronic Filing</t>
         </is>
       </c>
       <c r="B130" t="inlineStr"/>
       <c r="C130" s="1" t="n">
-        <v>44382.52977440992</v>
+        <v>44382.90886253346</v>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ut-lands-practice-note-ec-filing</t>
+          <t>https://ratingsurveyorsassociation.org/documents/upper-tribunal-lands-practice-note-electronic-filing</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Patrick Bond Basic Rating Principles and Case Law</t>
-[...6 lines deleted...]
-      </c>
+          <t>UT Lands Practice Note EC filing</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr"/>
       <c r="C131" s="1" t="n">
-        <v>44365.78885416667</v>
+        <v>44382.52977440992</v>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/patrick-bond-basic-rating-principles-and-case-law</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ut-lands-practice-note-ec-filing</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>RSA CPD Event - Rating Liability and SPV's</t>
+          <t>Patrick Bond Basic Rating Principles and Case Law</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>CPD event slides</t>
+          <t>Slides from Affiliates webinar with Patrick Bond 8 April 2021</t>
         </is>
       </c>
       <c r="C132" s="1" t="n">
-        <v>44354.8396875</v>
+        <v>44365.78885416667</v>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-rating-liability-and-spv-s</t>
+          <t>https://ratingsurveyorsassociation.org/documents/patrick-bond-basic-rating-principles-and-case-law</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>AGM 2021 agenda</t>
+          <t>RSA CPD Event - Rating Liability and SPV's</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2021 AGM agenda</t>
+          <t>CPD event slides</t>
         </is>
       </c>
       <c r="C133" s="1" t="n">
-        <v>44307.75404125627</v>
+        <v>44354.8396875</v>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agm-2021-agenda</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-cpd-event-rating-liability-and-spv-s</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Privacy settings</t>
+          <t>AGM 2021 agenda</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Guide to reviewing your privacy settings</t>
+          <t>2021 AGM agenda</t>
         </is>
       </c>
       <c r="C134" s="1" t="n">
-        <v>44307.75196459732</v>
+        <v>44307.75404125627</v>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/privacy-settings</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agm-2021-agenda</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>2020 Accounts</t>
-[...2 lines deleted...]
-      <c r="B135" t="inlineStr"/>
+          <t>Privacy settings</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Guide to reviewing your privacy settings</t>
+        </is>
+      </c>
       <c r="C135" s="1" t="n">
-        <v>44295.63247102627</v>
+        <v>44307.75196459732</v>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2020-accounts</t>
+          <t>https://ratingsurveyorsassociation.org/documents/privacy-settings</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Scotland NDR Relief Regs 2021</t>
+          <t>2020 Accounts</t>
         </is>
       </c>
       <c r="B136" t="inlineStr"/>
       <c r="C136" s="1" t="n">
-        <v>44277.66886222688</v>
+        <v>44295.63247102627</v>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-ndr-relief-regs-2021</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2020-accounts</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Scotland 2021 Relief Regs</t>
+          <t>Scotland NDR Relief Regs 2021</t>
         </is>
       </c>
       <c r="B137" t="inlineStr"/>
       <c r="C137" s="1" t="n">
-        <v>44277.66823217978</v>
+        <v>44277.66886222688</v>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-2021-relief-regs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-ndr-relief-regs-2021</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>RSA Press Release - Mar21</t>
+          <t>Scotland 2021 Relief Regs</t>
         </is>
       </c>
       <c r="B138" t="inlineStr"/>
       <c r="C138" s="1" t="n">
-        <v>44277.49678554048</v>
+        <v>44277.66823217978</v>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-press-release-mar21</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-2021-relief-regs</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>RSA Briefing Note - Mar21</t>
+          <t>RSA Press Release - Mar21</t>
         </is>
       </c>
       <c r="B139" t="inlineStr"/>
       <c r="C139" s="1" t="n">
-        <v>44277.49657919679</v>
+        <v>44277.49678554048</v>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-briefing-note-mar21</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-press-release-mar21</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>2021 Ballot form</t>
+          <t>RSA Briefing Note - Mar21</t>
         </is>
       </c>
       <c r="B140" t="inlineStr"/>
       <c r="C140" s="1" t="n">
-        <v>44260.39191237147</v>
+        <v>44277.49657919679</v>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2021-ballot-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-briefing-note-mar21</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>2021 Ballot supporting statements</t>
+          <t>2021 Ballot form</t>
         </is>
       </c>
       <c r="B141" t="inlineStr"/>
       <c r="C141" s="1" t="n">
-        <v>44260.39159788637</v>
+        <v>44260.39191237147</v>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2021-ballot-supporting-statements</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2021-ballot-form</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Chancellor letter</t>
+          <t>2021 Ballot supporting statements</t>
         </is>
       </c>
       <c r="B142" t="inlineStr"/>
       <c r="C142" s="1" t="n">
-        <v>44244.84816941125</v>
+        <v>44260.39159788637</v>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/chancellor-letter</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2021-ballot-supporting-statements</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Wales Empty Rate Consultation Response</t>
+          <t>Chancellor letter</t>
         </is>
       </c>
       <c r="B143" t="inlineStr"/>
       <c r="C143" s="1" t="n">
-        <v>44239.50941055874</v>
+        <v>44244.84816941125</v>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/wales-empty-rate-consultation-response</t>
+          <t>https://ratingsurveyorsassociation.org/documents/chancellor-letter</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>RSA - VOA COVID discussions - Working Groups 101220</t>
+          <t>Wales Empty Rate Consultation Response</t>
         </is>
       </c>
       <c r="B144" t="inlineStr"/>
       <c r="C144" s="1" t="n">
-        <v>44186.73185456897</v>
+        <v>44239.50941055874</v>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-voa-covid-discussions-working-groups-101220</t>
+          <t>https://ratingsurveyorsassociation.org/documents/wales-empty-rate-consultation-response</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>BRIL 2020.12</t>
+          <t>RSA - VOA COVID discussions - Working Groups 101220</t>
         </is>
       </c>
       <c r="B145" t="inlineStr"/>
       <c r="C145" s="1" t="n">
-        <v>44183.81024252981</v>
+        <v>44186.73185456897</v>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril-2020-12</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-voa-covid-discussions-working-groups-101220</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Dec 2020 Guide for VAC members</t>
+          <t>BRIL 2020.12</t>
         </is>
       </c>
       <c r="B146" t="inlineStr"/>
       <c r="C146" s="1" t="n">
-        <v>44180.97068352486</v>
+        <v>44183.81024252981</v>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/dec-2020-guide-for-vac-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril-2020-12</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Scotland - Guide for VAC members</t>
+          <t>Dec 2020 Guide for VAC members</t>
         </is>
       </c>
       <c r="B147" t="inlineStr"/>
       <c r="C147" s="1" t="n">
-        <v>44179.94106875509</v>
+        <v>44180.97068352486</v>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-guide-for-vac-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/dec-2020-guide-for-vac-members</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>OGM 2019 Minutes</t>
+          <t>Scotland - Guide for VAC members</t>
         </is>
       </c>
       <c r="B148" t="inlineStr"/>
       <c r="C148" s="1" t="n">
-        <v>44167.57865627269</v>
+        <v>44179.94106875509</v>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ogm-2019-minutes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-guide-for-vac-members</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Scotland - letter to all ratepayers</t>
+          <t>OGM 2019 Minutes</t>
         </is>
       </c>
       <c r="B149" t="inlineStr"/>
       <c r="C149" s="1" t="n">
-        <v>44150.45955386949</v>
+        <v>44167.57865627269</v>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-letter-to-all-ratepayers</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ogm-2019-minutes</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t xml:space="preserve">Welsh Rate Relief - Consultation </t>
+          <t>Scotland - letter to all ratepayers</t>
         </is>
       </c>
       <c r="B150" t="inlineStr"/>
       <c r="C150" s="1" t="n">
-        <v>44147.85208346879</v>
+        <v>44150.45955386949</v>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/welsh-rate-relief-consultation</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-letter-to-all-ratepayers</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma Conference 2020</t>
+          <t xml:space="preserve">Welsh Rate Relief - Consultation </t>
         </is>
       </c>
       <c r="B151" t="inlineStr"/>
       <c r="C151" s="1" t="n">
-        <v>44146.86544107066</v>
+        <v>44147.85208346879</v>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-conference-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/welsh-rate-relief-consultation</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>2020 OGM agenda</t>
+          <t>RICS Rating Diploma Conference 2020</t>
         </is>
       </c>
       <c r="B152" t="inlineStr"/>
       <c r="C152" s="1" t="n">
-        <v>44143.42941263832</v>
+        <v>44146.86544107066</v>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2020-ogm-agenda</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-conference-2020</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Call for Evidence Fundamental Review of Buisness Rates submission 2</t>
+          <t>2020 OGM agenda</t>
         </is>
       </c>
       <c r="B153" t="inlineStr"/>
       <c r="C153" s="1" t="n">
-        <v>44134.76553502592</v>
+        <v>44143.42941263832</v>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-submission-2</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2020-ogm-agenda</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>CPT Whats happening to rents in a Covid world</t>
-[...6 lines deleted...]
-      </c>
+          <t>Call for Evidence Fundamental Review of Buisness Rates submission 2</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr"/>
       <c r="C154" s="1" t="n">
-        <v>44123.4818693619</v>
+        <v>44134.76553502592</v>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-whats-happening-to-rents-in-a-covid-world</t>
+          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-submission-2</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Call for evidence - Fundamental Review of Buisness Rates - Part 2</t>
-[...2 lines deleted...]
-      <c r="B155" t="inlineStr"/>
+          <t>CPT Whats happening to rents in a Covid world</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>CPT 18 Nov 2020</t>
+        </is>
+      </c>
       <c r="C155" s="1" t="n">
-        <v>44095.5057271841</v>
+        <v>44123.4818693619</v>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-part-2</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-whats-happening-to-rents-in-a-covid-world</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Call for Evidence Fundamental Review of Buisness Rates submission1</t>
+          <t>Call for evidence - Fundamental Review of Buisness Rates - Part 2</t>
         </is>
       </c>
       <c r="B156" t="inlineStr"/>
       <c r="C156" s="1" t="n">
-        <v>44095.50398483389</v>
+        <v>44095.5057271841</v>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-submission1</t>
+          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-part-2</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Museums where are we now</t>
-[...6 lines deleted...]
-      </c>
+          <t>Call for Evidence Fundamental Review of Buisness Rates submission1</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr"/>
       <c r="C157" s="1" t="n">
-        <v>44064.3300788603</v>
+        <v>44095.50398483389</v>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/museums-where-are-we-now</t>
+          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence-fundamental-review-of-buisness-rates-submission1</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Assessor Information Notice Consultation</t>
-[...2 lines deleted...]
-      <c r="B158" t="inlineStr"/>
+          <t>Museums where are we now</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>RSA Seminar given my Colin HunterMRICS IRRV (Hons)</t>
+        </is>
+      </c>
       <c r="C158" s="1" t="n">
-        <v>44061.80549450988</v>
+        <v>44064.3300788603</v>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/assessor-information-notice-consultation</t>
+          <t>https://ratingsurveyorsassociation.org/documents/museums-where-are-we-now</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Call for evidence</t>
+          <t>Assessor Information Notice Consultation</t>
         </is>
       </c>
       <c r="B159" t="inlineStr"/>
       <c r="C159" s="1" t="n">
-        <v>44049.93478258648</v>
+        <v>44061.80549450988</v>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence</t>
+          <t>https://ratingsurveyorsassociation.org/documents/assessor-information-notice-consultation</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Consolidated Practice Statement July 2020</t>
+          <t>Call for evidence</t>
         </is>
       </c>
       <c r="B160" t="inlineStr"/>
       <c r="C160" s="1" t="n">
-        <v>44042.87513414942</v>
+        <v>44049.93478258648</v>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/consolidated-practice-statement-july-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/call-for-evidence</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Covid 19 Emergency Practice Statement</t>
+          <t>Consolidated Practice Statement July 2020</t>
         </is>
       </c>
       <c r="B161" t="inlineStr"/>
       <c r="C161" s="1" t="n">
-        <v>44042.87448427943</v>
+        <v>44042.87513414942</v>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/covid-19-emergency-practice-statement</t>
+          <t>https://ratingsurveyorsassociation.org/documents/consolidated-practice-statement-july-2020</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Joint statement re Covid-19 MCC proposals</t>
+          <t>Covid 19 Emergency Practice Statement</t>
         </is>
       </c>
       <c r="B162" t="inlineStr"/>
       <c r="C162" s="1" t="n">
-        <v>44027.39024132132</v>
+        <v>44042.87448427943</v>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/joint-statement-re-covid-19-mcc-proposals</t>
+          <t>https://ratingsurveyorsassociation.org/documents/covid-19-emergency-practice-statement</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>CPD Museums July 2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>Joint statement re Covid-19 MCC proposals</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr"/>
       <c r="C163" s="1" t="n">
-        <v>44021.45196374862</v>
+        <v>44027.39024132132</v>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpd-museums-july-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/joint-statement-re-covid-19-mcc-proposals</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Scotland NDR (Scotland) Bill</t>
+          <t>CPD Museums July 2020</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>NDR (Scotland) Bill</t>
+          <t>CPD Museums July 2020</t>
         </is>
       </c>
       <c r="C164" s="1" t="n">
-        <v>44005.51186578636</v>
+        <v>44021.45196374862</v>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scotland-ndr-scotland-bill</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpd-museums-july-2020</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>VTS Listing of stayed ATM appeals Presidents Statement</t>
+          <t>Scotland NDR (Scotland) Bill</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>VTS ATM appeals</t>
+          <t>NDR (Scotland) Bill</t>
         </is>
       </c>
       <c r="C165" s="1" t="n">
-        <v>44005.47466445344</v>
+        <v>44005.51186578636</v>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/vts-listing-of-stayed-atm-appeals-presidents-statement</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scotland-ndr-scotland-bill</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>RSA Rules February 2020</t>
-[...2 lines deleted...]
-      <c r="B166" t="inlineStr"/>
+          <t>VTS Listing of stayed ATM appeals Presidents Statement</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>VTS ATM appeals</t>
+        </is>
+      </c>
       <c r="C166" s="1" t="n">
-        <v>43999.37209114243</v>
+        <v>44005.47466445344</v>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-february-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/vts-listing-of-stayed-atm-appeals-presidents-statement</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>BEIS Discretionary grants FAQs</t>
+          <t>RSA Rules February 2020</t>
         </is>
       </c>
       <c r="B167" t="inlineStr"/>
       <c r="C167" s="1" t="n">
-        <v>43979.92028938784</v>
+        <v>43999.37209114243</v>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/beis-discretionary-grants-faqs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-february-2020</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>BEIS Discretionary grants V2</t>
+          <t>BEIS Discretionary grants FAQs</t>
         </is>
       </c>
       <c r="B168" t="inlineStr"/>
       <c r="C168" s="1" t="n">
-        <v>43979.91971311165</v>
+        <v>43979.92028938784</v>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/beis-discretionary-grants-v2</t>
+          <t>https://ratingsurveyorsassociation.org/documents/beis-discretionary-grants-faqs</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>UKSC 0225 Judgement ATM</t>
-[...6 lines deleted...]
-      </c>
+          <t>BEIS Discretionary grants V2</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr"/>
       <c r="C169" s="1" t="n">
-        <v>43972.46407010538</v>
+        <v>43979.91971311165</v>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/uksc-0225-judgement-atm</t>
+          <t>https://ratingsurveyorsassociation.org/documents/beis-discretionary-grants-v2</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t xml:space="preserve">BEIS Grant - Local Authority Discretionary Grant Fund </t>
+          <t>UKSC 0225 Judgement ATM</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Local Authority Discretionary Grant Fund announcement</t>
+          <t>UKSC Judgement ATM</t>
         </is>
       </c>
       <c r="C170" s="1" t="n">
-        <v>43963.37927481026</v>
+        <v>43972.46407010538</v>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/beis-grant-local-authority-discretionary-grant-fund</t>
+          <t>https://ratingsurveyorsassociation.org/documents/uksc-0225-judgement-atm</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>minutes AGM 23.4.20</t>
+          <t xml:space="preserve">BEIS Grant - Local Authority Discretionary Grant Fund </t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>AGM minutes</t>
+          <t>Local Authority Discretionary Grant Fund announcement</t>
         </is>
       </c>
       <c r="C171" s="1" t="n">
-        <v>43945.53551369767</v>
+        <v>43963.37927481026</v>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/minutes-agm-23-4-20</t>
+          <t>https://ratingsurveyorsassociation.org/documents/beis-grant-local-authority-discretionary-grant-fund</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Covid 19 Committee changes to Association 2020-21</t>
+          <t>minutes AGM 23.4.20</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Covid 19 changes to Association structure 2020-21</t>
+          <t>AGM minutes</t>
         </is>
       </c>
       <c r="C172" s="1" t="n">
-        <v>43944.85786680457</v>
+        <v>43945.53551369767</v>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/covid-19-committee-changes-to-association-2020-21</t>
+          <t>https://ratingsurveyorsassociation.org/documents/minutes-agm-23-4-20</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>AGM 2020 Committee Structure 2020-21</t>
-[...2 lines deleted...]
-      <c r="B173" t="inlineStr"/>
+          <t>Covid 19 Committee changes to Association 2020-21</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>Covid 19 changes to Association structure 2020-21</t>
+        </is>
+      </c>
       <c r="C173" s="1" t="n">
-        <v>43944.85700307436</v>
+        <v>43944.85786680457</v>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agm-2020-committee-structure-2020-21</t>
+          <t>https://ratingsurveyorsassociation.org/documents/covid-19-committee-changes-to-association-2020-21</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>AGM 2020 Presidents address</t>
-[...6 lines deleted...]
-      </c>
+          <t>AGM 2020 Committee Structure 2020-21</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr"/>
       <c r="C174" s="1" t="n">
-        <v>43944.85627476353</v>
+        <v>43944.85700307436</v>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agm-2020-presidents-address</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agm-2020-committee-structure-2020-21</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>RSA signed accounts to Dec 2019</t>
-[...2 lines deleted...]
-      <c r="B175" t="inlineStr"/>
+          <t>AGM 2020 Presidents address</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>AGM 2020 Presidents address</t>
+        </is>
+      </c>
       <c r="C175" s="1" t="n">
-        <v>43943.90936925542</v>
+        <v>43944.85627476353</v>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agm-2020-presidents-address</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>AGM meeting agenda 2020</t>
+          <t>RSA signed accounts to Dec 2019</t>
         </is>
       </c>
       <c r="B176" t="inlineStr"/>
       <c r="C176" s="1" t="n">
-        <v>43942.45153405471</v>
+        <v>43943.90936925542</v>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agm-meeting-agenda-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2019</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>V1 Technical C19 Business Support Grant FAQs</t>
-[...6 lines deleted...]
-      </c>
+          <t>AGM meeting agenda 2020</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr"/>
       <c r="C177" s="1" t="n">
-        <v>43930.90086229627</v>
+        <v>43942.45153405471</v>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/v1-technical-c19-business-support-grant-faqs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agm-meeting-agenda-2020</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>V4.1 Master Small Business Grant Fund and Retail Guidance</t>
+          <t>V1 Technical C19 Business Support Grant FAQs</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>small business grant fund &amp; retail guidance</t>
+          <t>Technical C19 Business Support Frant FAQs</t>
         </is>
       </c>
       <c r="C178" s="1" t="n">
-        <v>43930.89808857505</v>
+        <v>43930.90086229627</v>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/v4-1-master-small-business-grant-fund-and-retail-guidance</t>
+          <t>https://ratingsurveyorsassociation.org/documents/v1-technical-c19-business-support-grant-faqs</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>VTS appeals &amp; listing service (AALS)</t>
+          <t>V4.1 Master Small Business Grant Fund and Retail Guidance</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>VTS launch appeals &amp; listing service</t>
+          <t>small business grant fund &amp; retail guidance</t>
         </is>
       </c>
       <c r="C179" s="1" t="n">
-        <v>43924.67512354998</v>
+        <v>43930.89808857505</v>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/vts-appeals-and-listing-service-aals</t>
+          <t>https://ratingsurveyorsassociation.org/documents/v4-1-master-small-business-grant-fund-and-retail-guidance</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rates (Coronavirus Reliefs) (Scotland) Regulations 2020</t>
-[...2 lines deleted...]
-      <c r="B180" t="inlineStr"/>
+          <t>VTS appeals &amp; listing service (AALS)</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>VTS launch appeals &amp; listing service</t>
+        </is>
+      </c>
       <c r="C180" s="1" t="n">
-        <v>43922.88145201811</v>
+        <v>43924.67512354998</v>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-coronavirus-reliefs-scotland-regulations-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/vts-appeals-and-listing-service-aals</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>UT Lands Chamber Covid 19 Presidential Guidance</t>
+          <t>The Non-Domestic Rates (Coronavirus Reliefs) (Scotland) Regulations 2020</t>
         </is>
       </c>
       <c r="B181" t="inlineStr"/>
       <c r="C181" s="1" t="n">
-        <v>43915.5844212963</v>
+        <v>43922.88145201811</v>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ut-lands-chamber-covid-19-presidential-guidance</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rates-coronavirus-reliefs-scotland-regulations-2020</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t xml:space="preserve">MCHLG Guidance: Further businesses and premises to close </t>
-[...6 lines deleted...]
-      </c>
+          <t>UT Lands Chamber Covid 19 Presidential Guidance</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr"/>
       <c r="C182" s="1" t="n">
-        <v>43915.5709375</v>
+        <v>43915.5844212963</v>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mchlg-guidance-further-businesses-and-premises-to-close</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ut-lands-chamber-covid-19-presidential-guidance</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Scat Codes</t>
-[...2 lines deleted...]
-      <c r="B183" t="inlineStr"/>
+          <t xml:space="preserve">MCHLG Guidance: Further businesses and premises to close </t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>MCHLG guidance</t>
+        </is>
+      </c>
       <c r="C183" s="1" t="n">
-        <v>43908.41837677538</v>
+        <v>43915.5709375</v>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/scat-codes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mchlg-guidance-further-businesses-and-premises-to-close</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>RSA members dinner 2020</t>
+          <t>Scat Codes</t>
         </is>
       </c>
       <c r="B184" t="inlineStr"/>
       <c r="C184" s="1" t="n">
-        <v>43899.41916318031</v>
+        <v>43908.41837677538</v>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/scat-codes</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>2020 Committee elections supporting doc</t>
+          <t>RSA members dinner 2020</t>
         </is>
       </c>
       <c r="B185" t="inlineStr"/>
       <c r="C185" s="1" t="n">
-        <v>43894.52513109358</v>
+        <v>43899.41916318031</v>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2020-committee-elections-supporting-doc</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2020</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>2020 Committee ballot</t>
+          <t>2020 Committee elections supporting doc</t>
         </is>
       </c>
       <c r="B186" t="inlineStr"/>
       <c r="C186" s="1" t="n">
-        <v>43894.52422750882</v>
+        <v>43894.52513109358</v>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2020-committee-ballot</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2020-committee-elections-supporting-doc</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Professional Bodies' Letter to Minister regarding CCA amendments 08.01.2020</t>
+          <t>2020 Committee ballot</t>
         </is>
       </c>
       <c r="B187" t="inlineStr"/>
       <c r="C187" s="1" t="n">
-        <v>43866.87134179882</v>
+        <v>43894.52422750882</v>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/professional-bodies-letter-to-minister-regarding-cca-amendments-08-01-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2020-committee-ballot</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t xml:space="preserve">RSA response - Practice Directions UT  </t>
+          <t>Professional Bodies' Letter to Minister regarding CCA amendments 08.01.2020</t>
         </is>
       </c>
       <c r="B188" t="inlineStr"/>
       <c r="C188" s="1" t="n">
-        <v>43866.84879826573</v>
+        <v>43866.87134179882</v>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-practice-directions-ut</t>
+          <t>https://ratingsurveyorsassociation.org/documents/professional-bodies-letter-to-minister-regarding-cca-amendments-08-01-2020</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Practice Directions UT </t>
+          <t xml:space="preserve">RSA response - Practice Directions UT  </t>
         </is>
       </c>
       <c r="B189" t="inlineStr"/>
       <c r="C189" s="1" t="n">
-        <v>43866.84795480769</v>
+        <v>43866.84879826573</v>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/practice-directions-ut</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-practice-directions-ut</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>RSA lecture Feb 2020 London &amp; Manchester</t>
+          <t xml:space="preserve">Practice Directions UT </t>
         </is>
       </c>
       <c r="B190" t="inlineStr"/>
       <c r="C190" s="1" t="n">
-        <v>43866.84689212542</v>
+        <v>43866.84795480769</v>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-feb-2020-london-and-manchester</t>
+          <t>https://ratingsurveyorsassociation.org/documents/practice-directions-ut</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>CPT National Rating Day 2020</t>
+          <t>RSA lecture Feb 2020 London &amp; Manchester</t>
         </is>
       </c>
       <c r="B191" t="inlineStr"/>
       <c r="C191" s="1" t="n">
-        <v>43836.62016396605</v>
+        <v>43866.84689212542</v>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-feb-2020-london-and-manchester</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>RQT 2020</t>
+          <t>CPT National Rating Day 2020</t>
         </is>
       </c>
       <c r="B192" t="inlineStr"/>
       <c r="C192" s="1" t="n">
-        <v>43818.76562958424</v>
+        <v>43836.62016396605</v>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rqt-2020</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2020</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>RSA response to SAA consultation on rent returns form</t>
+          <t>RQT 2020</t>
         </is>
       </c>
       <c r="B193" t="inlineStr"/>
       <c r="C193" s="1" t="n">
-        <v>43818.73860592919</v>
+        <v>43818.76562958424</v>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-saa-consultation-on-rent-returns-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rqt-2020</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>RSA response to SAA consultation on rent returns</t>
+          <t>RSA response to SAA consultation on rent returns form</t>
         </is>
       </c>
       <c r="B194" t="inlineStr"/>
       <c r="C194" s="1" t="n">
-        <v>43818.73782234045</v>
+        <v>43818.73860592919</v>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-saa-consultation-on-rent-returns</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-saa-consultation-on-rent-returns-form</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>2019 RSA lectures</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA response to SAA consultation on rent returns</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr"/>
       <c r="C195" s="1" t="n">
-        <v>43775.43144442191</v>
+        <v>43818.73782234045</v>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2019-rsa-lectures</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-saa-consultation-on-rent-returns</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Impact of Business Rates on Business - first report</t>
+          <t>2019 RSA lectures</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Impact of Business Rates on Business</t>
+          <t>2019 RSA lectures</t>
         </is>
       </c>
       <c r="C196" s="1" t="n">
-        <v>43769.62372685185</v>
+        <v>43775.43144442191</v>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/impact-of-business-rates-on-business-first-report</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2019-rsa-lectures</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>VOA High Level Challenge Schematic</t>
+          <t>Impact of Business Rates on Business - first report</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>VOA High Level Challenge Schematic</t>
+          <t>Impact of Business Rates on Business</t>
         </is>
       </c>
       <c r="C197" s="1" t="n">
-        <v>43762.6616087963</v>
+        <v>43769.62372685185</v>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-high-level-challenge-schematic</t>
+          <t>https://ratingsurveyorsassociation.org/documents/impact-of-business-rates-on-business-first-report</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Challenge schematic</t>
-[...2 lines deleted...]
-      <c r="B198" t="inlineStr"/>
+          <t>VOA High Level Challenge Schematic</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>VOA High Level Challenge Schematic</t>
+        </is>
+      </c>
       <c r="C198" s="1" t="n">
-        <v>43738.69920918246</v>
+        <v>43762.6616087963</v>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/challenge-schematic</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-high-level-challenge-schematic</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Churchill War Rooms image</t>
+          <t>Challenge schematic</t>
         </is>
       </c>
       <c r="B199" t="inlineStr"/>
       <c r="C199" s="1" t="n">
-        <v>43720.44034685835</v>
+        <v>43738.69920918246</v>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/churchill-war-rooms-image</t>
+          <t>https://ratingsurveyorsassociation.org/documents/challenge-schematic</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Annual Guest Dinner 2019 Churchill War Rooms</t>
+          <t>Churchill War Rooms image</t>
         </is>
       </c>
       <c r="B200" t="inlineStr"/>
       <c r="C200" s="1" t="n">
-        <v>43720.43454216145</v>
+        <v>43720.44034685835</v>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/annual-guest-dinner-2019-churchill-war-rooms</t>
+          <t>https://ratingsurveyorsassociation.org/documents/churchill-war-rooms-image</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>CPT Expert Witness 2019</t>
+          <t>Annual Guest Dinner 2019 Churchill War Rooms</t>
         </is>
       </c>
       <c r="B201" t="inlineStr"/>
       <c r="C201" s="1" t="n">
-        <v>43699.80172607785</v>
+        <v>43720.43454216145</v>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-expert-witness-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/annual-guest-dinner-2019-churchill-war-rooms</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Golf Day flyer 2019</t>
+          <t>CPT Expert Witness 2019</t>
         </is>
       </c>
       <c r="B202" t="inlineStr"/>
       <c r="C202" s="1" t="n">
-        <v>43677.37938271634</v>
+        <v>43699.80172607785</v>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/golf-day-flyer-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-expert-witness-2019</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma Holders' Section Annual Conference - 19th September 2019</t>
+          <t>Golf Day flyer 2019</t>
         </is>
       </c>
       <c r="B203" t="inlineStr"/>
       <c r="C203" s="1" t="n">
-        <v>43627.78906913438</v>
+        <v>43677.37938271634</v>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-holders-section-annual-conference-19th-september-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/golf-day-flyer-2019</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma 2019 course - applications open</t>
+          <t>RICS Rating Diploma Holders' Section Annual Conference - 19th September 2019</t>
         </is>
       </c>
       <c r="B204" t="inlineStr"/>
       <c r="C204" s="1" t="n">
-        <v>43593.79531027228</v>
+        <v>43627.78906913438</v>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-2019-course-applications-open</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-holders-section-annual-conference-19th-september-2019</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma 2019 course</t>
+          <t>RICS Rating Diploma 2019 course - applications open</t>
         </is>
       </c>
       <c r="B205" t="inlineStr"/>
       <c r="C205" s="1" t="n">
-        <v>43593.79472267468</v>
+        <v>43593.79531027228</v>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-2019-course</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-2019-course-applications-open</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>CPT National Rating Day 2019</t>
+          <t>RICS Rating Diploma 2019 course</t>
         </is>
       </c>
       <c r="B206" t="inlineStr"/>
       <c r="C206" s="1" t="n">
-        <v>43592.786051532</v>
+        <v>43593.79472267468</v>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-2019-course</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>RDSC Module 9</t>
+          <t>CPT National Rating Day 2019</t>
         </is>
       </c>
       <c r="B207" t="inlineStr"/>
       <c r="C207" s="1" t="n">
-        <v>43586.80071903364</v>
+        <v>43592.786051532</v>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rdsc-module-9</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-national-rating-day-2019</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>RSA Response to Government Inquiry into Business Rates</t>
+          <t>RDSC Module 9</t>
         </is>
       </c>
       <c r="B208" t="inlineStr"/>
       <c r="C208" s="1" t="n">
-        <v>43585.55024599648</v>
+        <v>43586.80071903364</v>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-government-inquiry-into-business-rates</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rdsc-module-9</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>RSA House of Lords event 2019</t>
+          <t>RSA Response to Government Inquiry into Business Rates</t>
         </is>
       </c>
       <c r="B209" t="inlineStr"/>
       <c r="C209" s="1" t="n">
-        <v>43584.67908162522</v>
+        <v>43585.55024599648</v>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-event-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-government-inquiry-into-business-rates</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>RSA House of Lords reception 2019</t>
+          <t>RSA House of Lords event 2019</t>
         </is>
       </c>
       <c r="B210" t="inlineStr"/>
       <c r="C210" s="1" t="n">
-        <v>43584.67557100907</v>
+        <v>43584.67908162522</v>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-reception-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-event-2019</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Leeds QT 2019</t>
+          <t>RSA House of Lords reception 2019</t>
         </is>
       </c>
       <c r="B211" t="inlineStr"/>
       <c r="C211" s="1" t="n">
-        <v>43557.41127691818</v>
+        <v>43584.67557100907</v>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/leeds-qt-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-house-of-lords-reception-2019</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Committee Elections 2019 Supporting Docs</t>
+          <t>Leeds QT 2019</t>
         </is>
       </c>
       <c r="B212" t="inlineStr"/>
       <c r="C212" s="1" t="n">
-        <v>43531.59810960027</v>
+        <v>43557.41127691818</v>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2019-supporting-docs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/leeds-qt-2019</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Committee Elections 2019 - Ballot</t>
+          <t>Committee Elections 2019 Supporting Docs</t>
         </is>
       </c>
       <c r="B213" t="inlineStr"/>
       <c r="C213" s="1" t="n">
-        <v>43531.59599560627</v>
+        <v>43531.59810960027</v>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2019-ballot</t>
+          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2019-supporting-docs</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>IPTI conference</t>
+          <t>Committee Elections 2019 - Ballot</t>
         </is>
       </c>
       <c r="B214" t="inlineStr"/>
       <c r="C214" s="1" t="n">
-        <v>43531.57895844192</v>
+        <v>43531.59599560627</v>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ipti-conference</t>
+          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2019-ballot</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t xml:space="preserve">RICS Diploma Module 8 - 2019 </t>
+          <t>IPTI conference</t>
         </is>
       </c>
       <c r="B215" t="inlineStr"/>
       <c r="C215" s="1" t="n">
-        <v>43523.51627828596</v>
+        <v>43531.57895844192</v>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-diploma-module-8-2019</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ipti-conference</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>VOA CCA Login slides</t>
+          <t xml:space="preserve">RICS Diploma Module 8 - 2019 </t>
         </is>
       </c>
       <c r="B216" t="inlineStr"/>
       <c r="C216" s="1" t="n">
-        <v>43523.34952364207</v>
+        <v>43523.51627828596</v>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-cca-login-slides</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-diploma-module-8-2019</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>The Lansdowne Club</t>
-[...6 lines deleted...]
-      </c>
+          <t>VOA CCA Login slides</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr"/>
       <c r="C217" s="1" t="n">
-        <v>43507.52581018519</v>
+        <v>43523.34952364207</v>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-lansdowne-club</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-cca-login-slides</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Members Dinner 2019 Booking Form</t>
-[...2 lines deleted...]
-      <c r="B218" t="inlineStr"/>
+          <t>The Lansdowne Club</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Image of The Lansdowne Club 9 Fitzmaurice Place London W1J 5JD</t>
+        </is>
+      </c>
       <c r="C218" s="1" t="n">
-        <v>43503.59425617842</v>
+        <v>43507.52581018519</v>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/members-dinner-2019-booking-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-lansdowne-club</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Municipal</t>
+          <t>Members Dinner 2019 Booking Form</t>
         </is>
       </c>
       <c r="B219" t="inlineStr"/>
       <c r="C219" s="1" t="n">
-        <v>43486.45561342593</v>
+        <v>43503.59425617842</v>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-municipal</t>
+          <t>https://ratingsurveyorsassociation.org/documents/members-dinner-2019-booking-form</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Telecommunications</t>
+          <t>Agent Co-ordination - Municipal</t>
         </is>
       </c>
       <c r="B220" t="inlineStr"/>
       <c r="C220" s="1" t="n">
-        <v>43453.7300925926</v>
+        <v>43486.45561342593</v>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-telecommunications</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-municipal</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Education</t>
+          <t>Agent Co-ordination - Telecommunications</t>
         </is>
       </c>
       <c r="B221" t="inlineStr"/>
       <c r="C221" s="1" t="n">
-        <v>43453.71599537037</v>
+        <v>43453.7300925926</v>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-education</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-telecommunications</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Distribution Warehouses</t>
+          <t>Agent Co-ordination - Education</t>
         </is>
       </c>
       <c r="B222" t="inlineStr"/>
       <c r="C222" s="1" t="n">
-        <v>43453.70768518518</v>
+        <v>43453.71599537037</v>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-distribution-warehouses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-education</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Healthcare</t>
+          <t>Agent Co-ordination - Distribution Warehouses</t>
         </is>
       </c>
       <c r="B223" t="inlineStr"/>
       <c r="C223" s="1" t="n">
-        <v>43453.7067824074</v>
+        <v>43453.70768518518</v>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-healthcare</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-distribution-warehouses</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Industrial</t>
+          <t>Agent Co-ordination - Healthcare</t>
         </is>
       </c>
       <c r="B224" t="inlineStr"/>
       <c r="C224" s="1" t="n">
-        <v>43453.70647392349</v>
+        <v>43453.7067824074</v>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-industrial</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-healthcare</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Restaurants</t>
+          <t>Agent Co-ordination - Industrial</t>
         </is>
       </c>
       <c r="B225" t="inlineStr"/>
       <c r="C225" s="1" t="n">
-        <v>43453.70619358731</v>
+        <v>43453.70647392349</v>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-restaurants</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-industrial</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Trade Counters</t>
+          <t>Agent Co-ordination - Restaurants</t>
         </is>
       </c>
       <c r="B226" t="inlineStr"/>
       <c r="C226" s="1" t="n">
-        <v>43453.70504372664</v>
+        <v>43453.70619358731</v>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-trade-counters</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-restaurants</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Motor Trade</t>
+          <t>Agent Co-ordination - Trade Counters</t>
         </is>
       </c>
       <c r="B227" t="inlineStr"/>
       <c r="C227" s="1" t="n">
-        <v>43453.70478009259</v>
+        <v>43453.70504372664</v>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-motor-trade</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-trade-counters</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Car Parks</t>
+          <t>Agent Co-ordination - Motor Trade</t>
         </is>
       </c>
       <c r="B228" t="inlineStr"/>
       <c r="C228" s="1" t="n">
-        <v>43453.70455518537</v>
+        <v>43453.70478009259</v>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-car-parks</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-motor-trade</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Hotels</t>
+          <t>Agent Co-ordination - Car Parks</t>
         </is>
       </c>
       <c r="B229" t="inlineStr"/>
       <c r="C229" s="1" t="n">
-        <v>43453.70434027778</v>
+        <v>43453.70455518537</v>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-hotels</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-car-parks</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Advertising Rights</t>
+          <t>Agent Co-ordination - Hotels</t>
         </is>
       </c>
       <c r="B230" t="inlineStr"/>
       <c r="C230" s="1" t="n">
-        <v>43453.70409722222</v>
+        <v>43453.70434027778</v>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-advertising-rights</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-hotels</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Retail Warehouses</t>
+          <t>Agent Co-ordination - Advertising Rights</t>
         </is>
       </c>
       <c r="B231" t="inlineStr"/>
       <c r="C231" s="1" t="n">
-        <v>43453.70386574074</v>
+        <v>43453.70409722222</v>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-retail-warehouses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-advertising-rights</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Leisure</t>
+          <t>Agent Co-ordination - Retail Warehouses</t>
         </is>
       </c>
       <c r="B232" t="inlineStr"/>
       <c r="C232" s="1" t="n">
-        <v>43453.70356481482</v>
+        <v>43453.70386574074</v>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-leisure</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-retail-warehouses</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Pubs</t>
+          <t>Agent Co-ordination - Leisure</t>
         </is>
       </c>
       <c r="B233" t="inlineStr"/>
       <c r="C233" s="1" t="n">
-        <v>43453.70325231482</v>
+        <v>43453.70356481482</v>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-pubs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-leisure</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Offices</t>
+          <t>Agent Co-ordination - Pubs</t>
         </is>
       </c>
       <c r="B234" t="inlineStr"/>
       <c r="C234" s="1" t="n">
-        <v>43453.70299768518</v>
+        <v>43453.70325231482</v>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-offices</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-pubs</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Agent Co-ordination - Renewables</t>
+          <t>Agent Co-ordination - Offices</t>
         </is>
       </c>
       <c r="B235" t="inlineStr"/>
       <c r="C235" s="1" t="n">
-        <v>43453.70030092593</v>
+        <v>43453.70299768518</v>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-renewables</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-offices</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>RSA Meeting - Birmingham - 12.1218</t>
+          <t>Agent Co-ordination - Renewables</t>
         </is>
       </c>
       <c r="B236" t="inlineStr"/>
       <c r="C236" s="1" t="n">
-        <v>43441.40614522985</v>
+        <v>43453.70030092593</v>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-meeting-birmingham-12-1218</t>
+          <t>https://ratingsurveyorsassociation.org/documents/agent-co-ordination-renewables</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Instructions for GPCR pages</t>
+          <t>RSA Meeting - Birmingham - 12.1218</t>
         </is>
       </c>
       <c r="B237" t="inlineStr"/>
       <c r="C237" s="1" t="n">
-        <v>43440.39599537037</v>
+        <v>43441.40614522985</v>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/instructions-for-gpcr-pages</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-meeting-birmingham-12-1218</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Trusted Helper Form</t>
+          <t>Instructions for GPCR pages</t>
         </is>
       </c>
       <c r="B238" t="inlineStr"/>
       <c r="C238" s="1" t="n">
-        <v>43437.71053970175</v>
+        <v>43440.39599537037</v>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/trusted-helper-form</t>
+          <t>https://ratingsurveyorsassociation.org/documents/instructions-for-gpcr-pages</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating Alteration of Lists England Regulations 2018</t>
+          <t>Trusted Helper Form</t>
         </is>
       </c>
       <c r="B239" t="inlineStr"/>
       <c r="C239" s="1" t="n">
-        <v>43427.38437545763</v>
+        <v>43437.71053970175</v>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-england-regulations-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/trusted-helper-form</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>RSA Social London 22 November 2018</t>
+          <t>The Non-Domestic Rating Alteration of Lists England Regulations 2018</t>
         </is>
       </c>
       <c r="B240" t="inlineStr"/>
       <c r="C240" s="1" t="n">
-        <v>43410.67651355236</v>
+        <v>43427.38437545763</v>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-social-london-22-november-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-england-regulations-2018</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>GPCR Renewable Properties</t>
+          <t>RSA Social London 22 November 2018</t>
         </is>
       </c>
       <c r="B241" t="inlineStr"/>
       <c r="C241" s="1" t="n">
-        <v>43409.6172337963</v>
+        <v>43410.67651355236</v>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/gpcr-renewable-properties</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-social-london-22-november-2018</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>GPCR Office Properties</t>
+          <t>GPCR Renewable Properties</t>
         </is>
       </c>
       <c r="B242" t="inlineStr"/>
       <c r="C242" s="1" t="n">
-        <v>43409.60734953704</v>
+        <v>43409.6172337963</v>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/gpcr-office-properties</t>
+          <t>https://ratingsurveyorsassociation.org/documents/gpcr-renewable-properties</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>BRIL_4-2018</t>
+          <t>GPCR Office Properties</t>
         </is>
       </c>
       <c r="B243" t="inlineStr"/>
       <c r="C243" s="1" t="n">
-        <v>43409.48812268141</v>
+        <v>43409.60734953704</v>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril-4-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/gpcr-office-properties</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Rating (Property in Common Occupation) and Council Tax (Empty Dwellings) Act 2018</t>
+          <t>BRIL_4-2018</t>
         </is>
       </c>
       <c r="B244" t="inlineStr"/>
       <c r="C244" s="1" t="n">
-        <v>43409.35739476638</v>
+        <v>43409.48812268141</v>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rating-property-in-common-occupation-and-council-tax-empty-dwellings-act-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril-4-2018</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>RSA Lecture - Bristol - 7th Nov</t>
+          <t>Rating (Property in Common Occupation) and Council Tax (Empty Dwellings) Act 2018</t>
         </is>
       </c>
       <c r="B245" t="inlineStr"/>
       <c r="C245" s="1" t="n">
-        <v>43392.44054875977</v>
+        <v>43409.35739476638</v>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-bristol-7th-nov</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rating-property-in-common-occupation-and-council-tax-empty-dwellings-act-2018</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Changes to Empty Rates in Wales</t>
+          <t>RSA Lecture - Bristol - 7th Nov</t>
         </is>
       </c>
       <c r="B246" t="inlineStr"/>
       <c r="C246" s="1" t="n">
-        <v>43390.64083626067</v>
+        <v>43392.44054875977</v>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/changes-to-empty-rates-in-wales</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lecture-bristol-7th-nov</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>RSA - Notice to Members - Subscriptions</t>
+          <t>Changes to Empty Rates in Wales</t>
         </is>
       </c>
       <c r="B247" t="inlineStr"/>
       <c r="C247" s="1" t="n">
-        <v>43382.34427953362</v>
+        <v>43390.64083626067</v>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-notice-to-members-subscriptions</t>
+          <t>https://ratingsurveyorsassociation.org/documents/changes-to-empty-rates-in-wales</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Rating Surveyors Association Rules (September 2018) (Final)</t>
+          <t>RSA - Notice to Members - Subscriptions</t>
         </is>
       </c>
       <c r="B248" t="inlineStr"/>
       <c r="C248" s="1" t="n">
-        <v>43382.34412852167</v>
+        <v>43382.34427953362</v>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rating-surveyors-association-rules-september-2018-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-notice-to-members-subscriptions</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>RSA Guest Dinner 2018 - 8th Nov 18 - Final</t>
+          <t>Rating Surveyors Association Rules (September 2018) (Final)</t>
         </is>
       </c>
       <c r="B249" t="inlineStr"/>
       <c r="C249" s="1" t="n">
-        <v>43354.43818191202</v>
+        <v>43382.34412852167</v>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2018-8th-nov-18-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rating-surveyors-association-rules-september-2018-final</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>CPT - Expert Witness - Gardiner Theobald LLP v Jackson (VO) 2018</t>
+          <t>RSA Guest Dinner 2018 - 8th Nov 18 - Final</t>
         </is>
       </c>
       <c r="B250" t="inlineStr"/>
       <c r="C250" s="1" t="n">
-        <v>43346.7023661953</v>
+        <v>43354.43818191202</v>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cpt-expert-witness-gardiner-theobald-llp-v-jackson-vo-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2018-8th-nov-18-final</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Mazars Draft Appeal Regs - 180823 NDR (Property in Common etc) Regulations 2018 v. 5 clean</t>
+          <t>CPT - Expert Witness - Gardiner Theobald LLP v Jackson (VO) 2018</t>
         </is>
       </c>
       <c r="B251" t="inlineStr"/>
       <c r="C251" s="1" t="n">
-        <v>43343.51394034291</v>
+        <v>43346.7023661953</v>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mazars-draft-appeal-regs-180823-ndr-property-in-common-etc-regulations-2018-v-5-clean</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cpt-expert-witness-gardiner-theobald-llp-v-jackson-vo-2018</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Roll of Honour of the Association - Hon Members</t>
+          <t>Mazars Draft Appeal Regs - 180823 NDR (Property in Common etc) Regulations 2018 v. 5 clean</t>
         </is>
       </c>
       <c r="B252" t="inlineStr"/>
       <c r="C252" s="1" t="n">
-        <v>43343.45115740741</v>
+        <v>43343.51394034291</v>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-members</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mazars-draft-appeal-regs-180823-ndr-property-in-common-etc-regulations-2018-v-5-clean</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Roll of Honour of the Association - Past Presidents</t>
+          <t>Roll of Honour of the Association - Hon Members</t>
         </is>
       </c>
       <c r="B253" t="inlineStr"/>
       <c r="C253" s="1" t="n">
-        <v>43343.45104166667</v>
+        <v>43343.45115740741</v>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-past-presidents</t>
+          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-members</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Roll of Honour of the Association - Hon Treasurers</t>
+          <t>Roll of Honour of the Association - Past Presidents</t>
         </is>
       </c>
       <c r="B254" t="inlineStr"/>
       <c r="C254" s="1" t="n">
-        <v>43343.45087962963</v>
+        <v>43343.45104166667</v>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-treasurers</t>
+          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-past-presidents</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Roll of Honour of the Association - Hon Secretaries</t>
+          <t>Roll of Honour of the Association - Hon Treasurers</t>
         </is>
       </c>
       <c r="B255" t="inlineStr"/>
       <c r="C255" s="1" t="n">
-        <v>43343.45075231481</v>
+        <v>43343.45087962963</v>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-secretaries</t>
+          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-treasurers</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>CCA - VOA Stats - August 2018</t>
+          <t>Roll of Honour of the Association - Hon Secretaries</t>
         </is>
       </c>
       <c r="B256" t="inlineStr"/>
       <c r="C256" s="1" t="n">
-        <v>43334.33673805369</v>
+        <v>43343.45075231481</v>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cca-voa-stats-august-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/roll-of-honour-of-the-association-hon-secretaries</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>RSA Note - Guidance to Members on Appearance as Experts at Tribunal</t>
+          <t>CCA - VOA Stats - August 2018</t>
         </is>
       </c>
       <c r="B257" t="inlineStr"/>
       <c r="C257" s="1" t="n">
-        <v>43325.63853289288</v>
+        <v>43334.33673805369</v>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-note-guidance-to-members-on-appearance-as-experts-at-tribunal</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cca-voa-stats-august-2018</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists, Appeals and Procedure) England Amendement Regs 2018 (Penalties)</t>
+          <t>RSA Note - Guidance to Members on Appearance as Experts at Tribunal</t>
         </is>
       </c>
       <c r="B258" t="inlineStr"/>
       <c r="C258" s="1" t="n">
-        <v>43321.4338734265</v>
+        <v>43325.63853289288</v>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-appeals-and-procedure-england-amendement-regs-2018-penalties</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-note-guidance-to-members-on-appearance-as-experts-at-tribunal</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists, Appeals and Procedure) England Amendement Regs 2018</t>
+          <t>The Non-Domestic Rating (Alteration of Lists, Appeals and Procedure) England Amendement Regs 2018 (Penalties)</t>
         </is>
       </c>
       <c r="B259" t="inlineStr"/>
       <c r="C259" s="1" t="n">
-        <v>43317.48663334498</v>
+        <v>43321.4338734265</v>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-appeals-and-procedure-england-amendement-regs-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-appeals-and-procedure-england-amendement-regs-2018-penalties</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>RDHC 2018 FINAL</t>
+          <t>The Non-Domestic Rating (Alteration of Lists, Appeals and Procedure) England Amendement Regs 2018</t>
         </is>
       </c>
       <c r="B260" t="inlineStr"/>
       <c r="C260" s="1" t="n">
-        <v>43297.49662580182</v>
+        <v>43317.48663334498</v>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rdhc-2018-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-appeals-and-procedure-england-amendement-regs-2018</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Empty Rates - Principled v Trafford [2018] EWHC 1687 (Admin)</t>
+          <t>RDHC 2018 FINAL</t>
         </is>
       </c>
       <c r="B261" t="inlineStr"/>
       <c r="C261" s="1" t="n">
-        <v>43290.42773574377</v>
+        <v>43297.49662580182</v>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/empty-rates-principled-v-trafford-2018-ewhc-1687-admin</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rdhc-2018-final</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>VOA_BARs_Submission_Standards</t>
+          <t>Empty Rates - Principled v Trafford [2018] EWHC 1687 (Admin)</t>
         </is>
       </c>
       <c r="B262" t="inlineStr"/>
       <c r="C262" s="1" t="n">
-        <v>43280.50388109367</v>
+        <v>43290.42773574377</v>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-bars-submission-standards</t>
+          <t>https://ratingsurveyorsassociation.org/documents/empty-rates-principled-v-trafford-2018-ewhc-1687-admin</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Website Test Document</t>
+          <t>VOA_BARs_Submission_Standards</t>
         </is>
       </c>
       <c r="B263" t="inlineStr"/>
       <c r="C263" s="1" t="n">
-        <v>43262.63386822114</v>
+        <v>43280.50388109367</v>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/website-test-document</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-bars-submission-standards</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Draft Non-Domestic Rating (Alteration of Lists and Appeals) (Engl...</t>
+          <t>Website Test Document</t>
         </is>
       </c>
       <c r="B264" t="inlineStr"/>
       <c r="C264" s="1" t="n">
-        <v>43258.3748617327</v>
+        <v>43262.63386822114</v>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/draft-non-domestic-rating-alteration-of-lists-and-appeals-engl</t>
+          <t>https://ratingsurveyorsassociation.org/documents/website-test-document</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Keeling Schedule Non-Domestic Rating (Alteration of Lists and App...</t>
+          <t>Draft Non-Domestic Rating (Alteration of Lists and Appeals) (Engl...</t>
         </is>
       </c>
       <c r="B265" t="inlineStr"/>
       <c r="C265" s="1" t="n">
-        <v>43258.37468568098</v>
+        <v>43258.3748617327</v>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/keeling-schedule-non-domestic-rating-alteration-of-lists-and-app</t>
+          <t>https://ratingsurveyorsassociation.org/documents/draft-non-domestic-rating-alteration-of-lists-and-appeals-engl</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Mazars Draft Regulations letter</t>
+          <t>Keeling Schedule Non-Domestic Rating (Alteration of Lists and App...</t>
         </is>
       </c>
       <c r="B266" t="inlineStr"/>
       <c r="C266" s="1" t="n">
-        <v>43258.37370843864</v>
+        <v>43258.37468568098</v>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mazars-draft-regulations-letter</t>
+          <t>https://ratingsurveyorsassociation.org/documents/keeling-schedule-non-domestic-rating-alteration-of-lists-and-app</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>RSA Lectures  - Mazars Consultation part II - (London and Birmingham) June 2018</t>
+          <t>Mazars Draft Regulations letter</t>
         </is>
       </c>
       <c r="B267" t="inlineStr"/>
       <c r="C267" s="1" t="n">
-        <v>43227.6008876125</v>
+        <v>43258.37370843864</v>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-mazars-consultation-part-ii-london-and-birmingham-june-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mazars-draft-regulations-letter</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>2021 AVD</t>
+          <t>RSA Lectures  - Mazars Consultation part II - (London and Birmingham) June 2018</t>
         </is>
       </c>
       <c r="B268" t="inlineStr"/>
       <c r="C268" s="1" t="n">
-        <v>43227.55841719501</v>
+        <v>43227.6008876125</v>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/2021-avd</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-lectures-mazars-consultation-part-ii-london-and-birmingham-june-2018</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Rating Diploma - Contrcators 2018 F2F session agenda</t>
+          <t>2021 AVD</t>
         </is>
       </c>
       <c r="B269" t="inlineStr"/>
       <c r="C269" s="1" t="n">
-        <v>43220.72055080302</v>
+        <v>43227.55841719501</v>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rating-diploma-contrcators-2018-f2f-session-agenda</t>
+          <t>https://ratingsurveyorsassociation.org/documents/2021-avd</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>House of lords 2018 revised</t>
+          <t>Rating Diploma - Contrcators 2018 F2F session agenda</t>
         </is>
       </c>
       <c r="B270" t="inlineStr"/>
       <c r="C270" s="1" t="n">
-        <v>43220.64690747156</v>
+        <v>43220.72055080302</v>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-2018-revised</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rating-diploma-contrcators-2018-f2f-session-agenda</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>House of Lords 2018</t>
+          <t>House of lords 2018 revised</t>
         </is>
       </c>
       <c r="B271" t="inlineStr"/>
       <c r="C271" s="1" t="n">
-        <v>43220.53898148148</v>
+        <v>43220.64690747156</v>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-2018-revised</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Anti avoidance consultation in Wales</t>
+          <t>House of Lords 2018</t>
         </is>
       </c>
       <c r="B272" t="inlineStr"/>
       <c r="C272" s="1" t="n">
-        <v>43208.49966498737</v>
+        <v>43220.53898148148</v>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/anti-avoidance-consultation-in-wales</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-lords-2018</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>VT Consolidated Practice Statement - Apr 2018</t>
+          <t>Anti avoidance consultation in Wales</t>
         </is>
       </c>
       <c r="B273" t="inlineStr"/>
       <c r="C273" s="1" t="n">
-        <v>43187.53126660708</v>
+        <v>43208.49966498737</v>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/vt-consolidated-practice-statement-apr-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/anti-avoidance-consultation-in-wales</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Committee Elections 2018 - Ballot Papers - supporting docs</t>
+          <t>VT Consolidated Practice Statement - Apr 2018</t>
         </is>
       </c>
       <c r="B274" t="inlineStr"/>
       <c r="C274" s="1" t="n">
-        <v>43177.60395660761</v>
+        <v>43187.53126660708</v>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2018-ballot-papers-supporting-docs</t>
+          <t>https://ratingsurveyorsassociation.org/documents/vt-consolidated-practice-statement-apr-2018</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Committee Elections 2018 - Ballot Papers</t>
+          <t>Committee Elections 2018 - Ballot Papers - supporting docs</t>
         </is>
       </c>
       <c r="B275" t="inlineStr"/>
       <c r="C275" s="1" t="n">
-        <v>43177.60383164072</v>
+        <v>43177.60395660761</v>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2018-ballot-papers</t>
+          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2018-ballot-papers-supporting-docs</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>RSA Consultation Response - Business rates in multi-occupied properties - Feb18</t>
+          <t>Committee Elections 2018 - Ballot Papers</t>
         </is>
       </c>
       <c r="B276" t="inlineStr"/>
       <c r="C276" s="1" t="n">
-        <v>43163.51113989668</v>
+        <v>43177.60383164072</v>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-consultation-response-business-rates-in-multi-occupied-properties-feb18</t>
+          <t>https://ratingsurveyorsassociation.org/documents/committee-elections-2018-ballot-papers</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Landmark Chambers Conference 2018</t>
+          <t>RSA Consultation Response - Business rates in multi-occupied properties - Feb18</t>
         </is>
       </c>
       <c r="B277" t="inlineStr"/>
       <c r="C277" s="1" t="n">
-        <v>43152.5063542025</v>
+        <v>43163.51113989668</v>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/landmark-chambers-conference-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-consultation-response-business-rates-in-multi-occupied-properties-feb18</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>RSA Members' Dinner April 2018</t>
+          <t>Landmark Chambers Conference 2018</t>
         </is>
       </c>
       <c r="B278" t="inlineStr"/>
       <c r="C278" s="1" t="n">
-        <v>43146.38010441321</v>
+        <v>43152.5063542025</v>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-april-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/landmark-chambers-conference-2018</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t xml:space="preserve">Business Rates Information Letter (BRIL) 1/2018 </t>
+          <t>RSA Members' Dinner April 2018</t>
         </is>
       </c>
       <c r="B279" t="inlineStr"/>
       <c r="C279" s="1" t="n">
-        <v>43142.47775098804</v>
+        <v>43146.38010441321</v>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-information-letter-bril-1-2018</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-april-2018</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Valuation Tribunal Newsletter - Valuation in Practice No.47</t>
+          <t xml:space="preserve">Business Rates Information Letter (BRIL) 1/2018 </t>
         </is>
       </c>
       <c r="B280" t="inlineStr"/>
       <c r="C280" s="1" t="n">
-        <v>43136.46516952071</v>
+        <v>43142.47775098804</v>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-newsletter-valuation-in-practice-no-47</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-information-letter-bril-1-2018</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Monk Decision - Members Update and Press Release</t>
+          <t>Valuation Tribunal Newsletter - Valuation in Practice No.47</t>
         </is>
       </c>
       <c r="B281" t="inlineStr"/>
       <c r="C281" s="1" t="n">
-        <v>43134.42775737428</v>
+        <v>43136.46516952071</v>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/monk-decision-members-update-and-press-release</t>
+          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-newsletter-valuation-in-practice-no-47</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>National Rating Day RSA</t>
         </is>
       </c>
       <c r="B282" t="inlineStr"/>
       <c r="C282" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/national-rating-day-rsa</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>APC Feedback</t>
         </is>
       </c>
@@ -6138,745 +6138,761 @@
       <c r="D330" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/ssb-scheme-guidance</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>uksc-2015-0069-press-summary</t>
         </is>
       </c>
       <c r="B331" t="inlineStr"/>
       <c r="C331" s="1" t="n">
         <v>43134.42775737428</v>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/uksc-2015-0069-press-summary</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>JPIRVF - The Contractors Basis of valuation for rating purposes - 2nd edition - PGguidance 2017</t>
+          <t>Monk Decision - Members Update and Press Release</t>
         </is>
       </c>
       <c r="B332" t="inlineStr"/>
       <c r="C332" s="1" t="n">
-        <v>42948.56474662077</v>
+        <v>43134.42775737428</v>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/jpirvf-the-contractors-basis-of-valuation-for-rating-purposes-2nd-edition-pgguidance-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/monk-decision-members-update-and-press-release</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>BRIL_4-2017_Spring_Budget_update</t>
+          <t>JPIRVF - The Contractors Basis of valuation for rating purposes - 2nd edition - PGguidance 2017</t>
         </is>
       </c>
       <c r="B333" t="inlineStr"/>
       <c r="C333" s="1" t="n">
-        <v>42907.58857638889</v>
+        <v>42948.56474662077</v>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril4-2017springbudgetupdate</t>
+          <t>https://ratingsurveyorsassociation.org/documents/jpirvf-the-contractors-basis-of-valuation-for-rating-purposes-2nd-edition-pgguidance-2017</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>RSA HoL Flyer 2017 - Final</t>
+          <t>BRIL_4-2017_Spring_Budget_update</t>
         </is>
       </c>
       <c r="B334" t="inlineStr"/>
       <c r="C334" s="1" t="n">
-        <v>42859.41672453703</v>
+        <v>42907.58857638889</v>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-hol-flyer-2017-final</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril4-2017springbudgetupdate</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Rating_consultancy_4th_edition_PGguidance_2017</t>
+          <t>RSA HoL Flyer 2017 - Final</t>
         </is>
       </c>
       <c r="B335" t="inlineStr"/>
       <c r="C335" s="1" t="n">
-        <v>42852.7156595173</v>
+        <v>42859.41672453703</v>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ratingconsultancy4theditionpgguidance2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-hol-flyer-2017-final</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Rating_consultancy_3rd_ed_April_2010</t>
+          <t>Rating_consultancy_4th_edition_PGguidance_2017</t>
         </is>
       </c>
       <c r="B336" t="inlineStr"/>
       <c r="C336" s="1" t="n">
-        <v>42850.63491898148</v>
+        <v>42852.7156595173</v>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ratingconsultancy3rdedapril2010</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ratingconsultancy4theditionpgguidance2017</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Rating_appeals_4th_edition_PGguidance_2017</t>
+          <t>Rating_consultancy_3rd_ed_April_2010</t>
         </is>
       </c>
       <c r="B337" t="inlineStr"/>
       <c r="C337" s="1" t="n">
-        <v>42850.63179398148</v>
+        <v>42850.63491898148</v>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ratingappeals4theditionpgguidance2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ratingconsultancy3rdedapril2010</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>RSA Golf Flyer 2017</t>
+          <t>Rating_appeals_4th_edition_PGguidance_2017</t>
         </is>
       </c>
       <c r="B338" t="inlineStr"/>
       <c r="C338" s="1" t="n">
-        <v>42822.44674871497</v>
+        <v>42850.63179398148</v>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-golf-flyer-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ratingappeals4theditionpgguidance2017</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>RSA Signed Accounts to Dec 2016</t>
+          <t>RSA Golf Flyer 2017</t>
         </is>
       </c>
       <c r="B339" t="inlineStr"/>
       <c r="C339" s="1" t="n">
-        <v>42822.34149305556</v>
+        <v>42822.44674871497</v>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-golf-flyer-2017</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Valuation Tribunal for England (Council Tax and Rating Appeals) (Procedure) (Amendment) Regulations 2017 SI 2017 No 156</t>
+          <t>RSA Signed Accounts to Dec 2016</t>
         </is>
       </c>
       <c r="B340" t="inlineStr"/>
       <c r="C340" s="1" t="n">
-        <v>42814.7450925926</v>
+        <v>42822.34149305556</v>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-for-england-council-tax-and-rating-appeals-procedure-amendment-regulations-2017-si-2017-no-156</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-signed-accounts-to-dec-2016</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Final Consolidated Practice Statement VTE 2017</t>
+          <t>Valuation Tribunal for England (Council Tax and Rating Appeals) (Procedure) (Amendment) Regulations 2017 SI 2017 No 156</t>
         </is>
       </c>
       <c r="B341" t="inlineStr"/>
       <c r="C341" s="1" t="n">
-        <v>42814.59171628999</v>
+        <v>42814.7450925926</v>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/final-consolidated-practice-statement-vte-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-for-england-council-tax-and-rating-appeals-procedure-amendment-regulations-2017-si-2017-no-156</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations SI No 155 - 2017</t>
+          <t>Final Consolidated Practice Statement VTE 2017</t>
         </is>
       </c>
       <c r="B342" t="inlineStr"/>
       <c r="C342" s="1" t="n">
-        <v>42813.59623435893</v>
+        <v>42814.59171628999</v>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-and-appeals-england-amendment-regulations-si-no-155-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/final-consolidated-practice-statement-vte-2017</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Shaping the professionals of the future - RICS Response on APC changes</t>
+          <t>The Non-Domestic Rating (Alteration of Lists and Appeals) (England) (Amendment) Regulations SI No 155 - 2017</t>
         </is>
       </c>
       <c r="B343" t="inlineStr"/>
       <c r="C343" s="1" t="n">
-        <v>42807.57623842593</v>
+        <v>42813.59623435893</v>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/shaping-the-professionals-of-the-future-rics-response-on-apc-changes</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-alteration-of-lists-and-appeals-england-amendment-regulations-si-no-155-2017</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>CCA - what it means to Occupiers and Landlords</t>
+          <t>Shaping the professionals of the future - RICS Response on APC changes</t>
         </is>
       </c>
       <c r="B344" t="inlineStr"/>
       <c r="C344" s="1" t="n">
-        <v>42803.34756297444</v>
+        <v>42807.57623842593</v>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/cca-what-it-means-to-occupiers-and-landlords</t>
+          <t>https://ratingsurveyorsassociation.org/documents/shaping-the-professionals-of-the-future-rics-response-on-apc-changes</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>RICS Rating Diploma Conference Sept 17</t>
+          <t>CCA - what it means to Occupiers and Landlords</t>
         </is>
       </c>
       <c r="B345" t="inlineStr"/>
       <c r="C345" s="1" t="n">
-        <v>42753.44446759259</v>
+        <v>42803.34756297444</v>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-conference-sept-17</t>
+          <t>https://ratingsurveyorsassociation.org/documents/cca-what-it-means-to-occupiers-and-landlords</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Letter regarding Local Government Finance Bill</t>
+          <t>RICS Rating Diploma Conference Sept 17</t>
         </is>
       </c>
       <c r="B346" t="inlineStr"/>
       <c r="C346" s="1" t="n">
-        <v>42751.77744212963</v>
+        <v>42753.44446759259</v>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/letter-regarding-local-government-finance-bill</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rics-rating-diploma-conference-sept-17</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>NDR 2010 List VT Clearance Stats Q1 &amp; Q2 2016</t>
+          <t>Letter regarding Local Government Finance Bill</t>
         </is>
       </c>
       <c r="B347" t="inlineStr"/>
       <c r="C347" s="1" t="n">
-        <v>42712.39172284942</v>
+        <v>42751.77744212963</v>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/ndr-2010-list-vt-clearance-stats-q1-q2-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/letter-regarding-local-government-finance-bill</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>The Non-Domestic Rating (Chargeable Amounts) (England) Regulations 2016</t>
+          <t>NDR 2010 List VT Clearance Stats Q1 &amp; Q2 2016</t>
         </is>
       </c>
       <c r="B348" t="inlineStr"/>
       <c r="C348" s="1" t="n">
-        <v>42698.55362268518</v>
+        <v>42712.39172284942</v>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-chargeable-amounts-england-regulations-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/ndr-2010-list-vt-clearance-stats-q1-q2-2016</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>RSA OGM Minutes - 05 November 2015</t>
+          <t>The Non-Domestic Rating (Chargeable Amounts) (England) Regulations 2016</t>
         </is>
       </c>
       <c r="B349" t="inlineStr"/>
       <c r="C349" s="1" t="n">
-        <v>42677.38329861111</v>
+        <v>42698.55362268518</v>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-ogm-minutes-05-november-2015</t>
+          <t>https://ratingsurveyorsassociation.org/documents/the-non-domestic-rating-chargeable-amounts-england-regulations-2016</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>VOA Business Plan 2016-18</t>
+          <t>RSA OGM Minutes - 05 November 2015</t>
         </is>
       </c>
       <c r="B350" t="inlineStr"/>
       <c r="C350" s="1" t="n">
-        <v>42676.40084490741</v>
+        <v>42677.38329861111</v>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/voa-business-plan-2016-18</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-ogm-minutes-05-november-2015</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>House of Commons Briefing Paper - Business Rates- the 2017</t>
+          <t>VOA Business Plan 2016-18</t>
         </is>
       </c>
       <c r="B351" t="inlineStr"/>
       <c r="C351" s="1" t="n">
-        <v>42659.91945483558</v>
+        <v>42676.40084490741</v>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-business-rates-the-2017</t>
+          <t>https://ratingsurveyorsassociation.org/documents/voa-business-plan-2016-18</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>RSA Check Challenge Appeal Response - Oct 2016</t>
+          <t>House of Commons Briefing Paper - Business Rates- the 2017</t>
         </is>
       </c>
       <c r="B352" t="inlineStr"/>
       <c r="C352" s="1" t="n">
-        <v>42654.7859375</v>
+        <v>42659.91945483558</v>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-check-challenge-appeal-response-oct-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/house-of-commons-briefing-paper-business-rates-the-2017</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Check, challenge, appeal: reforming business rates appeals - consultation on statutory implementation</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Check Challenge Appeal Response - Oct 2016</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr"/>
       <c r="C353" s="1" t="n">
-        <v>42598.56056712963</v>
+        <v>42654.7859375</v>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/check-challenge-appeal-reforming-business-rates-appeals-consultation-on-statutory-implementation</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-check-challenge-appeal-response-oct-2016</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>RSA response to consultation on frequency of valuations</t>
-[...2 lines deleted...]
-      <c r="B354" t="inlineStr"/>
+          <t>Check, challenge, appeal: reforming business rates appeals - consultation on statutory implementation</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>Consultation Document - CCA consultation on statutory implementation</t>
+        </is>
+      </c>
       <c r="C354" s="1" t="n">
-        <v>42569.41087962963</v>
+        <v>42598.56056712963</v>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-consultation-on-frequency-of-valuations</t>
+          <t>https://ratingsurveyorsassociation.org/documents/check-challenge-appeal-reforming-business-rates-appeals-consultation-on-statutory-implementation</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Reforming Business Rates Appeal - Government Response</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA response to consultation on frequency of valuations</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr"/>
       <c r="C355" s="1" t="n">
-        <v>42557.74689814815</v>
+        <v>42569.41087962963</v>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/reforming-business-rates-appeal-government-response</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-response-to-consultation-on-frequency-of-valuations</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Reforming_Business_Rates_Appeal_Summary_of_Responses</t>
+          <t>Reforming Business Rates Appeal - Government Response</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Reforming Business Rates Appeal -Summary of Responses</t>
+          <t>Reforming Business Rates Appeal - Government Response</t>
         </is>
       </c>
       <c r="C356" s="1" t="n">
         <v>42557.74689814815</v>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/reformingbusinessratesappealsummaryofresponses</t>
+          <t>https://ratingsurveyorsassociation.org/documents/reforming-business-rates-appeal-government-response</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Business rates - BRIEFING PAPER</t>
+          <t>Reforming_Business_Rates_Appeal_Summary_of_Responses</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>An interesting summary of the how things currently stand.</t>
+          <t>Reforming Business Rates Appeal -Summary of Responses</t>
         </is>
       </c>
       <c r="C357" s="1" t="n">
-        <v>42493.78077965774</v>
+        <v>42557.74689814815</v>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/business-rates-briefing-paper</t>
+          <t>https://ratingsurveyorsassociation.org/documents/reformingbusinessratesappealsummaryofresponses</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Honorary Treasurers of the Association</t>
-[...2 lines deleted...]
-      <c r="B358" t="inlineStr"/>
+          <t>Business rates - BRIEFING PAPER</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>An interesting summary of the how things currently stand.</t>
+        </is>
+      </c>
       <c r="C358" s="1" t="n">
-        <v>42488.01766203704</v>
+        <v>42493.78077965774</v>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/honorary-treasurers-of-the-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/business-rates-briefing-paper</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Honorary Secretaries of the Association</t>
+          <t>Honorary Treasurers of the Association</t>
         </is>
       </c>
       <c r="B359" t="inlineStr"/>
       <c r="C359" s="1" t="n">
-        <v>42488.01627314815</v>
+        <v>42488.01766203704</v>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/honorary-secretaries-of-the-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/honorary-treasurers-of-the-association</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Mess Secretaries of the Association</t>
+          <t>Honorary Secretaries of the Association</t>
         </is>
       </c>
       <c r="B360" t="inlineStr"/>
       <c r="C360" s="1" t="n">
-        <v>42488.01439814815</v>
+        <v>42488.01627314815</v>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/mess-secretaries-of-the-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/honorary-secretaries-of-the-association</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Current Honorary Members of the Association</t>
+          <t>Mess Secretaries of the Association</t>
         </is>
       </c>
       <c r="B361" t="inlineStr"/>
       <c r="C361" s="1" t="n">
-        <v>42488.0128587963</v>
+        <v>42488.01439814815</v>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/current-honorary-members-of-the-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/mess-secretaries-of-the-association</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Presidents of the Rating Surveyors' Association</t>
+          <t>Current Honorary Members of the Association</t>
         </is>
       </c>
       <c r="B362" t="inlineStr"/>
       <c r="C362" s="1" t="n">
-        <v>42488.00581018518</v>
+        <v>42488.0128587963</v>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/presidents-of-the-rating-surveyors-association</t>
+          <t>https://ratingsurveyorsassociation.org/documents/current-honorary-members-of-the-association</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>RSA Members Dinner 2016</t>
-[...6 lines deleted...]
-      </c>
+          <t>Presidents of the Rating Surveyors' Association</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr"/>
       <c r="C363" s="1" t="n">
-        <v>42487.77083333334</v>
+        <v>42488.00581018518</v>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/presidents-of-the-rating-surveyors-association</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Pre-Order Form RSA Members Dinner 2016</t>
+          <t>RSA Members Dinner 2016</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Pre-Order Form for Additional Drinks</t>
+          <t>Churchill War Rooms, Clive Steps, King Charles St. London. SW1A 2AQ</t>
         </is>
       </c>
       <c r="C364" s="1" t="n">
         <v>42487.77083333334</v>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/pre-order-form-rsa-members-dinner-2016</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-2016</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>RSA Guest dinner 2016 flyer revised</t>
-[...2 lines deleted...]
-      <c r="B365" t="inlineStr"/>
+          <t>Pre-Order Form RSA Members Dinner 2016</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>Pre-Order Form for Additional Drinks</t>
+        </is>
+      </c>
       <c r="C365" s="1" t="n">
-        <v>42482.62291666667</v>
+        <v>42487.77083333334</v>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2016-flyer-revised</t>
+          <t>https://ratingsurveyorsassociation.org/documents/pre-order-form-rsa-members-dinner-2016</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>BRIL_5_2015_Business_Rates_Review</t>
-[...1 lines deleted...]
-      </c>
+          <t>RSA Guest dinner 2016 flyer revised</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr"/>
       <c r="C366" s="1" t="n">
-        <v>42178.5</v>
+        <v>42482.62291666667</v>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/bril52015businessratesreview</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-guest-dinner-2016-flyer-revised</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Valuation Tribunal for England Mango Tree Restaurant</t>
+          <t>BRIL_5_2015_Business_Rates_Review</t>
         </is>
       </c>
       <c r="C367" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-for-england-mango-tree-restaurant</t>
+          <t>https://ratingsurveyorsassociation.org/documents/bril52015businessratesreview</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>RSA Rules February 2022</t>
-[...2 lines deleted...]
-      <c r="B368" t="inlineStr"/>
+          <t>Valuation Tribunal for England Mango Tree Restaurant</t>
+        </is>
+      </c>
       <c r="C368" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-february-2022</t>
+          <t>https://ratingsurveyorsassociation.org/documents/valuation-tribunal-for-england-mango-tree-restaurant</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>PGN 3 - VO's representation at the hearing</t>
         </is>
       </c>
       <c r="C369" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D369" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/pgn-3-vos-representation-at-the-hearing</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>LVAC Opinion Hutchinson 3G</t>
-[...1 lines deleted...]
-      </c>
+          <t>RSA Rules February 2022</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr"/>
       <c r="C370" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/lvac-opinion-hutchinson-3g</t>
+          <t>https://ratingsurveyorsassociation.org/documents/rsa-rules-february-2022</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Tribunals, Courts and Enforcement Act Iceland Food Stores</t>
+          <t>LVAC Opinion Hutchinson 3G</t>
         </is>
       </c>
       <c r="C371" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/tribunals-courts-and-enforcement-act-iceland-food-stores</t>
+          <t>https://ratingsurveyorsassociation.org/documents/lvac-opinion-hutchinson-3g</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>PGN 4 - NDR Appeals Failure by the parties to agree areas</t>
+          <t>Tribunals, Courts and Enforcement Act Iceland Food Stores</t>
         </is>
       </c>
       <c r="C372" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/pgn-4-ndr-appeals-failure-by-the-parties-to-agree-areas</t>
+          <t>https://ratingsurveyorsassociation.org/documents/tribunals-courts-and-enforcement-act-iceland-food-stores</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Valuation-Office-Agency-People-Survey-2014</t>
+          <t>PGN 4 - NDR Appeals Failure by the parties to agree areas</t>
         </is>
       </c>
       <c r="C373" s="1" t="n">
         <v>42178.5</v>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>https://ratingsurveyorsassociation.org/documents/valuation-office-agency-people-survey-2014</t>
+          <t>https://ratingsurveyorsassociation.org/documents/pgn-4-ndr-appeals-failure-by-the-parties-to-agree-areas</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
+          <t>Valuation-Office-Agency-People-Survey-2014</t>
+        </is>
+      </c>
+      <c r="C374" s="1" t="n">
+        <v>42178.5</v>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>https://ratingsurveyorsassociation.org/documents/valuation-office-agency-people-survey-2014</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
           <t>RSA Members Dinner April 15 2015</t>
         </is>
       </c>
-      <c r="C374" s="1" t="n">
+      <c r="C375" s="1" t="n">
         <v>42109.76041666666</v>
       </c>
-      <c r="D374" t="inlineStr">
+      <c r="D375" t="inlineStr">
         <is>
           <t>https://ratingsurveyorsassociation.org/documents/rsa-members-dinner-april-15-2015</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>